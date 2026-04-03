--- v0 (2026-03-12)
+++ v1 (2026-04-03)
@@ -974,295 +974,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection against lethal canine distemper virus infection by a dual epitope-targeting synthetic antibody</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell-Based Immunization Combined with Single-Round Cell Panning Enables Discovery of PSMA-Targeting Nanobodies from Phage Display Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joke Veldhoven-Zweistra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Ligtenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrun Erkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Scherer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marianne Wyss</w:t>
+                <w:t xml:space="preserve">Mirella Vredenbregt-van Den Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-67600-z⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (2), pp.307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom16020307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515511v1</w:t>
+                <w:t xml:space="preserve">hal-05515507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-Based Immunization Combined with Single-Round Cell Panning Enables Discovery of PSMA-Targeting Nanobodies from Phage Display Libraries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sigrun Erkens</w:t>
+                <w:t xml:space="preserve">Protection against lethal canine distemper virus infection by a dual epitope-targeting synthetic antibody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Djabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Siering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jeckelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirella Vredenbregt-van Den Berg</w:t>
+                <w:t xml:space="preserve">Marianne Wyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16 (2), pp.307. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (1), pp.103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom16020307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-67600-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515507v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesothelin biology and the evolving landscape of targeted immunotherapy</w:t>
               </w:r>
@@ -1346,615 +1346,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection and optimization strategy for Rap1-targeting single-domain antibodies as platelet activation markers</w:t>
+                <w:t xml:space="preserve">Quantitative Microscopy for Cell–Surface and Cell–Cell Interactions in Immunology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Alessi</w:t>
+                <w:t xml:space="preserve">Beatriz Díaz-Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Moulard</w:t>
+                <w:t xml:space="preserve">Dalia El Arawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Boulay-Moine</w:t>
+                <w:t xml:space="preserve">Rémy Torro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Pons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marielle Margier</w:t>
+                <w:t xml:space="preserve">Kheya Sengupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rpth.2025.103294⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1379), pp.e5427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/bioprotoc.5427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515537v1</w:t>
+                <w:t xml:space="preserve">hal-05363758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanobody therapy rescues behavioural deficits of NMDA receptor hypofunction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Oosterlaken</w:t>
+                <w:t xml:space="preserve">Nanobody-enhanced T cell cancer immunotherapy: Advancing precision medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boisgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Prothon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Rogliardo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Celia Torrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09265-8⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2025.10.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213386v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanobody-enhanced T cell cancer immunotherapy: Advancing precision medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remy Boisgard</w:t>
+                <w:t xml:space="preserve">Nanobody therapy rescues behavioural deficits of NMDA receptor hypofunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Oosterlaken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Rogliardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Prothon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tatiana Lipina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Elodie Tsitokana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2025.10.043⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 645 (8079), pp.262-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09265-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363771v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Microscopy for Cell–Surface and Cell–Cell Interactions in Immunology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selection and optimization strategy for Rap1-targeting single-domain antibodies as platelet activation markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Alessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Díaz-Bello</w:t>
+                <w:t xml:space="preserve">Maxime Moulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalia El Arawi</w:t>
+                <w:t xml:space="preserve">Daniele Boulay-Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Torro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chames</w:t>
+                <w:t xml:space="preserve">Cyril Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kheya Sengupta</w:t>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1379), pp.e5427. </w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.103294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21769/bioprotoc.5427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rpth.2025.103294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363758v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celldetective: an AI-enhanced image analysis tool for unraveling dynamic cell interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Torro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Díaz-Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia El Arawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenija Dervanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2165,51 +2165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanobody-based canine PD-L1-targeting immune checkpoint inhibitors for cancer therapy in dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Di Palma Subran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Wyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betül Taskoparan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3197,295 +3197,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue clearing and 3D reconstruction of digitized, serially sectioned slides provide novel insights into pancreatic cancer</w:t>
+                <w:t xml:space="preserve">Rapid nanobody-based imaging of mesothelin expressing malignancies compatible with blocking therapeutic antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley Kiemen</w:t>
+                <w:t xml:space="preserve">Abdennour Benloucif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ioannis Damanakis</w:t>
+                <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia M Braxton</w:t>
+                <w:t xml:space="preserve">Armelle Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin He</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Laheru</w:t>
+                <w:t xml:space="preserve">Lucile Danner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medj.2022.11.009⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1200652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1200652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04054727v1</w:t>
+                <w:t xml:space="preserve">hal-04259727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid nanobody-based imaging of mesothelin expressing malignancies compatible with blocking therapeutic antibodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tissue clearing and 3D reconstruction of digitized, serially sectioned slides provide novel insights into pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Kiemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdennour Benloucif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Meyer</w:t>
+                <w:t xml:space="preserve">Alexander Ioannis Damanakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Balasse</w:t>
+                <w:t xml:space="preserve">Alicia M Braxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Goubard</w:t>
+                <w:t xml:space="preserve">Jin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Danner</w:t>
+                <w:t xml:space="preserve">Daniel Laheru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1200652. </w:t>
+              <w:t xml:space="preserve">Med</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (2), pp.75-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1200652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medj.2022.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259727v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining DNA scaffolds and acoustic force spectroscopy to characterize individual protein bonds</w:t>
               </w:r>
@@ -4001,252 +4001,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-NKG2D single domain-based antibodies for the modulation of anti-tumor immune response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Special Issue: Nanobody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Raynaud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ulrich Rothbauer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2162402x.2020.1854529⟩</w:t>
+              <w:t xml:space="preserve">Antibodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antib9010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371613v1</w:t>
+                <w:t xml:space="preserve">hal-03017191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue: Nanobody</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chames</w:t>
+                <w:t xml:space="preserve">Anti-NKG2D single domain-based antibodies for the modulation of anti-tumor immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Desrumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Rothbauer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elise Termine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antib9010006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2162402x.2020.1854529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017191v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Anti-Kv10.1 Nanobody Fused to Single-Chain TRAIL Enhances Apoptosis Induction in Cancer Cells</w:t>
               </w:r>
@@ -4360,386 +4360,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanobody Engineering: Toward Next Generation Immunotherapies and Immunoimaging of Cancer</w:t>
+                <w:t xml:space="preserve">Nanobody-CD16 Catch Bond Reveals NK Cell Mechanosensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Chanier</w:t>
+                <w:t xml:space="preserve">Cristina González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antib8010013⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (8), pp.1516-1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2019.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002577v1</w:t>
+                <w:t xml:space="preserve">hal-02323625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bispecific Antibody-Based Approach for Targeting Mesothelin in Triple Negative Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanie del Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Florès-Florès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Ganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.1593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanobody-CD16 Catch Bond Reveals NK Cell Mechanosensitivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina González</w:t>
+                <w:t xml:space="preserve">Nanobody Engineering: Toward Next Generation Immunotherapies and Immunoimaging of Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116 (8), pp.1516-1526. </w:t>
+              <w:t xml:space="preserve">Antibodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2019.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antib8010013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323625v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les anticorps et scaffold bispécifiques, des médicaments innovants en oncologie impliquant le ciblage des cellules immunitaires</w:t>
               </w:r>
@@ -5346,295 +5346,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672805v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosized Fluorescent Diagnostic Probes Consisting of Single-domain Antibodies Conjugated with Quantum Dots</w:t>
+                <w:t xml:space="preserve">Multiphoton Imaging of Tumor Biomarkers in situ Using Single-domain Antibodies Conjugated with Quantum Dots in a Set Orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyona Sukhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Millot</w:t>
+                <w:t xml:space="preserve">Hilal Hafian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Turini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 3 (2), pp.518-522. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2016.01.083⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 3 (2), pp.523-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2016.01.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03112307v1</w:t>
+                <w:t xml:space="preserve">hal-03112311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphoton Imaging of Tumor Biomarkers in situ Using Single-domain Antibodies Conjugated with Quantum Dots in a Set Orientation</w:t>
+                <w:t xml:space="preserve">Nanosized Fluorescent Diagnostic Probes Consisting of Single-domain Antibodies Conjugated with Quantum Dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyona Sukhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hilal Hafian</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Even-Desrumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Turini</w:t>
+                <w:t xml:space="preserve">Jean-Marc Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 3 (2), pp.523-526. </w:t>
+              <w:t xml:space="preserve">, 2016, 3 (2), pp.518-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2016.01.084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2016.01.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112311v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V1/V2 Neutralizing Epitope is Conserved in Divergent Non-M Groups of HIV-1</w:t>
               </w:r>
@@ -5748,51 +5748,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo detection of small tumour lesions by multi-pinhole SPECT applying a (99m)Tc-labelled nanobody targeting the Epidermal Growth Factor Receptor.</w:t>
+                <w:t xml:space="preserve">In vivo detection of small tumour lesions by multi-pinhole SPECT applying a (99m)Tc-labelled nanobody targeting the Epidermal Growth Factor Receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Krüwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Nevoltris</w:t>
@@ -5831,99 +5831,108 @@
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6, pp.21834</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 6, pp.21834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep21834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking up Cancer Immunotherapy Challenges: Bispecific Antibodies, the Path Forward?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanie del Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5941,253 +5950,253 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antibodies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antib5010001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational nanobodies reveal tethered epidermal growth factor receptor involved in EGFR/ErbB2 predimers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Nevoltris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (2), pp.1388-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nn505752u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriented Conjugates of Single-domain Antibodies and Fluorescent Quantum Dots for Highly Sensitive Detection of Tumor-associated Biomarkers in Cells and Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Bilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Brazhnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6209,789 +6218,793 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Nabiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 73, pp.228-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.09.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of carcinoembryonic antigen using single-domain or full-size antibodies stained with quantum dot conjugates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rousserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Grinevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Brazhnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klervi Even-Desrumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Reveil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 478, pp.26-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ab.2015.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Mesothelin Nanobodies for Both Conventional and Nanoparticle-Based Biomedical Applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew M Prantner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Turini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shree Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1201-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FcγRIII-engaging bispecific antibody expands the range of HER2-expressing breast tumors eligible to antibody therapy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly Sensitive Single Domain Antibody–Quantum Dot Conjugates for Detection of HER2 Biomarker in Lung and Breast Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsiana Rakovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashir Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriele Prina-Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieran Crosbie-Staunton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.2093⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (6), pp.5682-5695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn500212h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115462v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of Intracellular Single-Domain Antibodies Targeting the HIV-1 Vpr Protein by Cytoplasmic Yeast Two-Hybrid System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hérate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Dusetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (12), pp.e113729. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0113729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01093997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masked Selection: A Straightforward and Flexible Approach for the Selection of Binders Against Specific Epitopes and Differentially Expressed Proteins by Phage Display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klervi Even-Desrumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Nevoltris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noelle Lavaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Alim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (2), pp.653-665. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/mcp.O112.025486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphoton imaging of tumor biomarkers with conjugates of single-domain antibodies and quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Hafian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyona Sukhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Turini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7000,1427 +7013,1423 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (8), pp.1701-1709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nano.2014.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Sensitive Single Domain Antibody–Quantum Dot Conjugates for Detection of HER2 Biomarker in Lung and Breast Cancer Cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A FcγRIII-engaging bispecific antibody expands the range of HER2-expressing breast tumors eligible to antibody therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Turini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bruhns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn500212h⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.2093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136167v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of carcinoembryonic antigen on colon cancer cells using single-domain antibodies and quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grinevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rousserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Brazhnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Even-Desrumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Reveil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Naturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Abstr. Conf. Science of the Future, St. Petersburg, 17-20 Sep 2014, Special issue, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Domain Antibody-Based and Linker-Free Bispecific Antibodies Targeting Fc RIII Induce Potent Antitumor Activity without Recruiting Regulatory T Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cornillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (8), pp.1481-1491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-12-1012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy Chain-Only IgG2b Llama Antibody Effects Near-Pan HIV-1 Neutralization by Recognizing a CD4-Induced Epitope That Includes Elements of Coreceptor- and CD4-Binding Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Acharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Luongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (18), pp.10173-10181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.01332-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-domain antibody-based and linker-free bispecific antibodies targeting FcγRIII induce potent antitumor activity without recruiting regulatory T cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cornillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Petiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (8), pp.1481-1491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-12-1012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward selection of broadly neutralizing single-domain antibodies targeting the conserved CD4 and co-receptor binding sites of HIV-1 gp120</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Combes</w:t>
+                <w:t xml:space="preserve">Oriented conjugates of monoclonal and single-domain antibodies with quantum dots for flow cytometry and immunohistochemistry diagnostic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyona Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Even-Desrumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Colloidal Nanocrystals for Biomedical Applications VII, 8232, pp.82320T. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.905896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00731772v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriented conjugates of monoclonal and single-domain antibodies with quantum dots for flow cytometry and immunohistochemistry diagnostic applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chames</w:t>
+                <w:t xml:space="preserve">Straightforward selection of broadly neutralizing single-domain antibodies targeting the conserved CD4 and co-receptor binding sites of HIV-1 gp120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacal Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (Suppl 2), pp.P214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184792v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00731772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural definition of a novel CD4-induced epitope that is targeted by a single-headed immunoglobulin to effect broad and potent HIV neutralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyamvada Acharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy S. Luongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen D. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwo-Yu Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (Suppl 2), pp.P346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00731776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriented conjugates of single-domain antibodies and quantum dots: toward a new generation of ultrasmall diagnostic nanoprobes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyona Sukhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klervi Even-Desrumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymric Kisserli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Reveil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (4), pp.516-525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nano.2011.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-domain antibodies: a versatile and rich source of binders for breast cancer diagnostic approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klervi Even-Desrumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Secq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular BioSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (9), pp.2385-2394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2mb25063b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00722930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-photon imaging and diagnostics using ultra-small diagnostic probes engineered from semiconductor nanocrystals and single-domain antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilal Hafian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyona Sukhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8428,387 +8437,387 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pluot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nanosystems in Engineering and Medicine, 8548, pp.85480R. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.960493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straightforward Selection of Broadly Neutralizing Single-Domain Antibodies Targeting the Conserved CD4 and Coreceptor Binding Sites of HIV-1 gp120</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 87 (2), pp.1137-1149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.00461-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02530610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Domain Antibody-SH3 Fusions for Efficient Neutralization of HIV-1 Nef Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hérate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolin Guenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vérollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Järviluoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (9), pp.4856-4867. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.06329-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong and oriented immobilization of single domain antibodies from crude bacterial lysates for high-throughput compatible cost-effective antibody array generation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klervi Even-Desrumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8827,92 +8836,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular BioSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (11), pp.2241-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c005279e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00521371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic antibodies for the treatment of pancreatic cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8931,92 +8940,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TheScientificWorldJournal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10, pp.1107-20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1100/tsw.2010.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00497886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic Antibodies for the Treatment of Pancreatic Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9035,217 +9044,217 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Scientific World Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10, pp.1107-1120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1100/tsw.2010.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiconductor quantum dots for multiplexed bio-detection on solid-state microarrays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rousserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sukhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Even-Desrumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 00 (00), pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00415311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bispecific antibodies for cancer therapy: the light at the end of the tunnel?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9261,207 +9270,207 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mAbs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (6), pp.539-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00448211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llama single-domain antibodies directed against nonconventional epitopes of tumor-associated carcinoembryonic antigen absent from nonspecific cross-reacting antigen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Teulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cornillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisal Alshoukr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 276 (14), pp.3881-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2009.07101.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[The future of antibody fragments, made of a single immunoglobulin domain.]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9477,436 +9486,436 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (12), pp.1159-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00443810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of anti-Fc{gamma}RIII (CD16) llama single-domain antibodies that activate natural killer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Behar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sibéril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Groulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pugnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21 (1), pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/protein/gzm064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of anti-FcgRIII (CD16) llama single-domain antibodies that activate natural killer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Béhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sibéril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Groulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pugnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21 (1), pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/protein/gzm064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular Immunization of Prokaryotic Cells against a Bacteriotoxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fieschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 180 (3), pp.514-518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JB.180.3.514-518.1998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9916,501 +9925,501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-mGluR2 biparatopic nanobodies and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Kniazeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Oosterlaken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2024003389A1. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanobodies dirigées contre la protéine G alpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Trinquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3084365B1. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CUSTOM-MADE MEGANUCLEASE AND USE THEREOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cabaniols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Choulika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2004067736. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WO2004067753 - USE OF MEGANUCLEASES FOR INDUCING HOMOLOGOUS RECOMBINATION EX VIVO AND IN TOTO IN VERTEBRATE SOMATIC TISSUES AND APPLICATION THEREOF.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cabaniols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Choulika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2004067753. 2004, https://patentscope.wipo.int/search/en/detail.jsf?docId=WO2004067753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10420,51 +10429,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphoton Deep-Tissue Imaging of Micrometastases and Disseminated Cancer Cells Using Conjugates of Quantum Dots and Single-Domain Antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyona Sukhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10473,201 +10482,201 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Ramos-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2350, Springer US, pp.105-123, 2021, Multiplexed Imaging, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-1593-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phage Display and Selections on Purified Antigens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Colazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1827, pp.165-178, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-8648-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10677,51 +10686,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanophotonic tools based on the conjugates of nanoparticles with the single-domain antibodies for multi-photon micrometastases detection and ultrasensitive biochemical assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyona Sukhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10789,324 +10798,324 @@
               <w:t xml:space="preserve">IV International Conference on Applications of Optics and Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lisbon, France. pp.186, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2530233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphoton imaging of tumor biomarkers in situ using highly oriented conjugates of single-domain antibodies and quantum dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Millot</w:t>
+                <w:t xml:space="preserve">Single-photon and two-photon tumor imaging and diagnosis using oriented conjugates of single-domain antibodies and quantum dots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nabiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hafian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pluot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H.M. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Biomedical Engineering and Computational Technologies (SIBIRCON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics, Chemistry And Applications Of Nanostructures - Proceedings Of The International Conference Nanomeeting - 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Minsk, Belarus. pp.O-31, 495-498</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112342v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-photon and two-photon tumor imaging and diagnosis using oriented conjugates of single-domain antibodies and quantum dots.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Pluot</w:t>
+                <w:t xml:space="preserve">Multiphoton imaging of tumor biomarkers in situ using highly oriented conjugates of single-domain antibodies and quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyona Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Hafian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pluot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.H.M. Cohen</w:t>
+                <w:t xml:space="preserve">Jacques Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics, Chemistry And Applications Of Nanostructures - Proceedings Of The International Conference Nanomeeting - 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 International Conference on Biomedical Engineering and Computational Technologies (SIBIRCON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Novosibirsk, France. pp.119-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIBIRCON.2015.7361864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134832v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId391"/>
+      <w:footerReference w:type="default" r:id="rId392"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11174,51 +11183,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5B23580"/>
+    <w:nsid w:val="658B1DCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11405,51 +11414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-chames" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6104-6286" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16514985X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-1800-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526712v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Hyka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Meeussen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel de Coster" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Bruyne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370885v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Veldhoven-Zweistra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Ligtenberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrun Erkens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Vredenbregt-van den Berg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088982v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Cohen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cresci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Lafon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Elodie Tsitokana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Alenda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Eva Philibert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oosterlaken" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jian Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valotteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aimard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Villanueva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kostrz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Nabiev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyona Sukhanova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Even-Desrumeaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chames" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baty" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Scherer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Djabeur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Siering" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jeckelmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Wyss" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67600-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Vredenbregt-van Den Berg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom16020307" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boisgard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerfelec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2026.201148" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515537v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Alessi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moulard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Boulay-Moine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pons" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.103294" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Rogliardo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lipina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09265-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363771v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Prothon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Torrielli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.10.043" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363758v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#237;az-Bello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia El Arawi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Torro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheya Sengupta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.5427" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371772v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Dervanova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Ammer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.105302.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340484v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114344" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Di Palma Subran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bet&#252;l Taskoparan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathischan Maheswaran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Vom Berg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2025.201036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778416v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalez Gutierrez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biarnes-P&#233;licot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Puech" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c08541" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409215v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bonjean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Cuciniello" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Dono" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2025.123864" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562911v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Sanicas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Torro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limozin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00011K" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04465814v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Briolay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fresquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/ijn.s435787" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583762v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tapia-Galisteo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Narbona" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Iglesias-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saray Arag&#243;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2024.2338558" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723363v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Eshak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scholler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nevoltris" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01620" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583802v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Leiris" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lombardi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent G&#246;zel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chierici" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-024-04987-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04054727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Kiemen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ioannis Damanakis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia M Braxton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin He" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laheru" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2022.11.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259727v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benloucif" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1200652" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165173v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.05.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03745498v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;&#241;igo S&#225;nchez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Aguilar-Sope&#241;a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seandean Lykke Harwood" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2022.2034355" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699580v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyong Meng" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Xu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Roux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mathieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-022-01050-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322348v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Haubrich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Font" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Quast" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goupil-Lamy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2105848118" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371613v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raynaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Desrumeaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Termine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2020.1854529" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017191v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Rothbauer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antib9010006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017218v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Hartung" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kr&#252;wel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Shi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Pfizenmaier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kontermann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00686" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02002577v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chanier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antib8010013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520930v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie del Bano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Flor&#232;s-Flor&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Josselin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ganier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01593" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323625v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.03.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017227v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wurch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019242" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ramos-Gomes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Alves" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2530233" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143643v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baty" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nabiev" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sukhanova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramos-Gomes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X18110309" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765351v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bode" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V Bozrova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Saccomano" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22973-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672805v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri de Bundel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bossi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreno-Delgado" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01489-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112307v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Millot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.083" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112311v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Hafian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Turini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.084" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01314296v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morgand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plantier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000000854" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450793v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dullin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450799v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antib5010001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450765v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lombard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dupuis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mathis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn505752u" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112376v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Bilan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Brazhnik" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.09.162" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450782v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rousserie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Grinevich" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Reveil" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.02.029" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450786v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Prantner" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shree Joshi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115462v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruhns" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2093" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01093997v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Matz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rate" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouchet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Dusetti" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gayet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113729" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115444v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Lavaut" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Alim" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.O112.025486" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136281v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.05.014" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136167v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsiana Rakovich" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mahfoud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Mohamed" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriele Prina-Mello" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Crosbie-Staunton" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn500212h" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136098v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grinevich" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousserie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brazhnik" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Even-Desrumeaux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reveil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115468v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rozan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornillon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petiard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Behar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-12-1012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530765v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acharya" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luongo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Georgiev" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01332-13" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454959v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cornillon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Petiard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731772v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacal Kessler" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bouchet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Combes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184792v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905896" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731776v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyamvada Acharya" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy S. Luongo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Schmidt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwo-Yu Chuang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184846v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymric Kisserli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tabary" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.07.007" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNKR6QCR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00722930v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Secq" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25063b" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177842v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pluot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.960493" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530610v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kessler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Combes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00461-12" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958842v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Guenzel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel V&#233;rollet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika J&#228;rviluoma" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.06329-11" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521371v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c005279e" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00497886v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/tsw.2010.103" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115485v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415311v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Even-Desrumeaux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleury" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chames" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00448211v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420547v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Behar" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Teulon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Alshoukr" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07101.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00443810v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258940v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sib&#233;ril" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groulet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzm064" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454965v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine B&#233;har" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269515v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fieschi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duch&#233;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.180.3.514-518.1998" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875743v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kniazeff" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875831v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trinquet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie da Silva" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033599v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bruneau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arnould" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cabaniols" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Choulika" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033575v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500875v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sokolov" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1593-5_8" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146005v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Colazet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8648-4_9" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017208v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112342v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cohen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIBIRCON.2015.7361864" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134832v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hafian" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pluot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.M. Cohen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-chames" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6104-6286" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16514985X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-1800-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526712v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Hyka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Meeussen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel de Coster" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Bruyne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370885v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Veldhoven-Zweistra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Ligtenberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrun Erkens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Vredenbregt-van den Berg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088982v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Cohen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cresci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Lafon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Elodie Tsitokana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Alenda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Eva Philibert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oosterlaken" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jian Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valotteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aimard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Villanueva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kostrz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Nabiev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyona Sukhanova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Even-Desrumeaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chames" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baty" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515507v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Vredenbregt-van Den Berg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom16020307" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Scherer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Djabeur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Siering" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jeckelmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Wyss" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67600-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boisgard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerfelec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2026.201148" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#237;az-Bello" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia El Arawi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Torro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheya Sengupta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.5427" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Prothon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Torrielli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.10.043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Rogliardo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lipina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09265-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515537v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Alessi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moulard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Boulay-Moine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.103294" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371772v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Dervanova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Ammer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.105302.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340484v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114344" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Di Palma Subran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bet&#252;l Taskoparan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathischan Maheswaran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Vom Berg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2025.201036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778416v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalez Gutierrez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biarnes-P&#233;licot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Puech" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c08541" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409215v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bonjean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Cuciniello" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Dono" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2025.123864" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562911v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Sanicas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Torro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limozin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00011K" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04465814v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Briolay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fresquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/ijn.s435787" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583762v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tapia-Galisteo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Narbona" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Iglesias-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saray Arag&#243;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2024.2338558" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723363v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Eshak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scholler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nevoltris" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01620" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583802v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Leiris" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lombardi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent G&#246;zel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chierici" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-024-04987-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benloucif" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1200652" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04054727v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Kiemen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ioannis Damanakis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia M Braxton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin He" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laheru" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2022.11.009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165173v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.05.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03745498v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;&#241;igo S&#225;nchez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Aguilar-Sope&#241;a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seandean Lykke Harwood" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2022.2034355" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699580v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyong Meng" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Xu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Roux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mathieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-022-01050-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322348v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Haubrich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Font" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Quast" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goupil-Lamy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2105848118" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017191v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Rothbauer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antib9010006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371613v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raynaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Desrumeaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Termine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2020.1854529" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017218v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Hartung" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kr&#252;wel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Shi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Pfizenmaier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kontermann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00686" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323625v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.03.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520930v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie del Bano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Flor&#232;s-Flor&#232;s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Josselin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ganier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01593" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02002577v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chanier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antib8010013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017227v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wurch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019242" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ramos-Gomes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Alves" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2530233" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143643v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baty" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nabiev" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sukhanova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramos-Gomes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X18110309" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765351v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bode" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V Bozrova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Saccomano" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22973-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672805v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri de Bundel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bossi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreno-Delgado" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01489-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112311v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Hafian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Turini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.084" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112307v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Millot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.083" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01314296v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morgand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plantier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000000854" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450793v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dullin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21834" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450799v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antib5010001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450765v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lombard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dupuis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mathis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn505752u" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112376v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Bilan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Brazhnik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.09.162" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450782v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rousserie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Grinevich" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Reveil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.02.029" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450786v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Prantner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shree Joshi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136167v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsiana Rakovich" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mahfoud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Mohamed" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriele Prina-Mello" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Crosbie-Staunton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn500212h" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01093997v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Matz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rate" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouchet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Dusetti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gayet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113729" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115444v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Lavaut" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Alim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.O112.025486" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136281v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.05.014" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115462v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruhns" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2093" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136098v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grinevich" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousserie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brazhnik" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Even-Desrumeaux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reveil" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115468v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rozan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornillon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petiard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Behar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-12-1012" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530765v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acharya" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luongo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Georgiev" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01332-13" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454959v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cornillon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Petiard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184792v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905896" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731772v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacal Kessler" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bouchet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Combes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731776v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyamvada Acharya" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy S. Luongo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Schmidt" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwo-Yu Chuang" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184846v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymric Kisserli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tabary" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.07.007" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNKR6QCR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00722930v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourquet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Secq" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25063b" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177842v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pluot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.960493" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530610v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kessler" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Combes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00461-12" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958842v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Guenzel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel V&#233;rollet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika J&#228;rviluoma" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.06329-11" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521371v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c005279e" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00497886v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/tsw.2010.103" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115485v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415311v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Even-Desrumeaux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleury" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chames" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00448211v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420547v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Behar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Teulon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Alshoukr" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07101.x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00443810v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258940v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sib&#233;ril" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groulet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzm064" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454965v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine B&#233;har" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269515v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fieschi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duch&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.180.3.514-518.1998" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875743v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kniazeff" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875831v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trinquet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie da Silva" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033599v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bruneau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arnould" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cabaniols" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Choulika" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033575v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500875v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sokolov" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1593-5_8" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146005v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Colazet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8648-4_9" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017208v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134832v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hafian" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pluot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.M. Cohen" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112342v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cohen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIBIRCON.2015.7361864" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>