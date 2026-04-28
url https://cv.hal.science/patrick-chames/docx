--- v1 (2026-04-03)
+++ v2 (2026-04-28)
@@ -200,10483 +200,10617 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesothelin biology and the evolving landscape of targeted immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boisgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Therapy: Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 34 (1), pp.201148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omton.2026.201148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divergent Roles of mGlu2 and mGlu3 Receptors in Amyloid‐β Production and Cognitive Dysfunctions in Alzheimer's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐andré Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Elodie Tsitokana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Guy Alenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yen‐ling Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Eva Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.e23791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202523791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection against lethal canine distemper virus infection by a dual epitope-targeting synthetic antibody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Djabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Siering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jeckelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Wyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (1), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-67600-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell-Based Immunization Combined with Single-Round Cell Panning Enables Discovery of PSMA-Targeting Nanobodies from Phage Display Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joke Veldhoven-Zweistra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Ligtenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrun Erkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Vredenbregt-van Den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (2), pp.307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom16020307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional targeting of Glypican-4 by a conformation-specific single-domain antibody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Bonjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Cuciniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanna Dono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 328, pp.123864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2025.123864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative Microscopy for Cell–Surface and Cell–Cell Interactions in Immunology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Díaz-Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia El Arawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Torro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheya Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1379), pp.e5427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/bioprotoc.5427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanobody-enhanced T cell cancer immunotherapy: Advancing precision medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boisgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Prothon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Torrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2025.10.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanobody therapy rescues behavioural deficits of NMDA receptor hypofunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Oosterlaken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Rogliardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Lipina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Elodie Tsitokana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 645 (8079), pp.262-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09265-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selection and optimization strategy for Rap1-targeting single-domain antibodies as platelet activation markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Alessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Boulay-Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.103294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rpth.2025.103294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celldetective: an AI-enhanced image analysis tool for unraveling dynamic cell interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Torro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Díaz-Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia El Arawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenija Dervanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Ammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.105302.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel single-domain antibodies targeting a unique transferrin receptor 1 epitope for cross-species delivery of drugs in the central nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Beuzelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Ferracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cresci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388, pp.114344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.114344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanobody-based canine PD-L1-targeting immune checkpoint inhibitors for cancer therapy in dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Di Palma Subran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Wyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betül Taskoparan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathischan Maheswaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Vom Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Therapy: Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (3), pp.201036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omton.2025.201036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decoupling individual host response and immune cell engager cytotoxic potency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gonzalez Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Aimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Biarnes-Pélicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (2), pp.2089-2098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.4c08541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A single-domain antibody for the detection of pathological Tau protein in the early stages of oligomerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Leiris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bülent Gözel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chierici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (1), pp.163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12967-024-04987-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigen density and applied force control enrichment of nanobody-expressing yeast cells in microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Sanicas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Torro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Limozin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4LC00011K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562911v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Specific Targeting of Mesothelin-Expressing Malignant Cells Using Nanobody-Functionalized Magneto-Fluorescent Nanoassemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Briolay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Fresquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.633 - 650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/ijn.s435787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04465814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combination of T cell-redirecting strategies with a bispecific antibody blocking TGF-β and PD-L1 enhances antitumor responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Tapia-Galisteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñigo Sánchez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Narbona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Iglesias-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saray Aragón-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.2338558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2024.2338558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epitope Identification of an mGlu5 Receptor Nanobody Using Physics-Based Molecular Modeling and Deep Learning Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Eshak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Scholler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nevoltris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (11), pp.4436-4461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c01620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapid nanobody-based imaging of mesothelin expressing malignancies compatible with blocking therapeutic antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Benloucif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Danner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1200652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1200652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tissue clearing and 3D reconstruction of digitized, serially sectioned slides provide novel insights into pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Kiemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ioannis Damanakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia M Braxton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Laheru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Med</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (2), pp.75-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medj.2022.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining DNA scaffolds and acoustic force spectroscopy to characterize individual protein bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Valotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Aimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Kostrz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (12), pp.2518-2530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2023.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanobody-based sensors reveal a high proportion of mGlu heterodimers in the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiyong Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanjuan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, pp.894-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41589-022-01050-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trispecific T-cell engagers for dual tumor-targeting of colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Tapia-Galisteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Íñigo Sánchez Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Aguilar-Sopeña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seandean Lykke Harwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Narbona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402x.2022.2034355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A nanobody activating metabotropic glutamate receptor 4 discriminates between homo- and heterodimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Haubrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Quast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goupil-Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Scholler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (33), pp.e2105848118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2105848118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special Issue: Nanobody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Rothbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antibodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antib9010006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti-NKG2D single domain-based antibodies for the modulation of anti-tumor immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Desrumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Termine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402x.2020.1854529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Novel Anti-Kv10.1 Nanobody Fused to Single-Chain TRAIL Enhances Apoptosis Induction in Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Hartung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Krüwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Pfizenmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Kontermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2020.00686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les anticorps et scaffold bispécifiques, des médicaments innovants en oncologie impliquant le ciblage des cellules immunitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Wurch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (12), pp.1072-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2019242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanophotonic tools based on the conjugates of nanoparticles with the single-domain antibodies for multi-photon micrometastases detection and ultrasensitive biochemical assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyona Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Ramos-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.112072A. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2530233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanobody-CD16 Catch Bond Reveals NK Cell Mechanosensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (8), pp.1516-1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2019.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bispecific Antibody-Based Approach for Targeting Mesothelin in Triple Negative Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanie del Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Florès-Florès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Ganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanobody Engineering: Toward Next Generation Immunotherapies and Immunoimaging of Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antibodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antib8010013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advanced Nanotools for Imaging of Solid Tumors and Circulating and Disseminated Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nabiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ramos-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics and Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125 (5), pp.703-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0030400X18110309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single- and two-photon imaging of human micrometastases and disseminated tumour cells with conjugates of nanobodies and quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Ramos-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyona Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V Bozrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Saccomano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.4595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-22973-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allosteric nanobodies uncover a role of hippocampal mGlu2 receptor homodimers in contextual fear consolidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Scholler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nevoltris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri de Bundel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreno-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.1967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01489-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672805v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taking up Cancer Immunotherapy Challenges: Bispecific Antibodies, the Path Forward?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanie del Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antibodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antib5010001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vivo detection of small tumour lesions by multi-pinhole SPECT applying a (99m)Tc-labelled nanobody targeting the Epidermal Growth Factor Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Krüwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nevoltris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.21834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep21834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiphoton Imaging of Tumor Biomarkers in situ Using Single-domain Antibodies Conjugated with Quantum Dots in a Set Orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyona Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Hafian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Turini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (2), pp.523-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2016.01.084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanosized Fluorescent Diagnostic Probes Consisting of Single-domain Antibodies Conjugated with Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyona Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Even-Desrumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (2), pp.518-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2016.01.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V1/V2 Neutralizing Epitope is Conserved in Divergent Non-M Groups of HIV-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Morgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bouvin-Pley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreau Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (3), pp.237-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000000854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformational nanobodies reveal tethered epidermal growth factor receptor involved in EGFR/ErbB2 predimers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nevoltris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (2), pp.1388-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn505752u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriented Conjugates of Single-domain Antibodies and Fluorescent Quantum Dots for Highly Sensitive Detection of Tumor-associated Biomarkers in Cells and Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Brazhnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Nabiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73, pp.228-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.09.162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of carcinoembryonic antigen using single-domain or full-size antibodies stained with quantum dot conjugates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rousserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Grinevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Brazhnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Even-Desrumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Reveil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 478, pp.26-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2015.02.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti-Mesothelin Nanobodies for Both Conventional and Nanoparticle-Based Biomedical Applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M Prantner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Turini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shree Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomedical Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1201-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Highly Sensitive Single Domain Antibody–Quantum Dot Conjugates for Detection of HER2 Biomarker in Lung and Breast Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsiana Rakovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashir Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriele Prina-Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieran Crosbie-Staunton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (6), pp.5682-5695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn500212h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selection of Intracellular Single-Domain Antibodies Targeting the HIV-1 Vpr Protein by Cytoplasmic Yeast Two-Hybrid System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Dusetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (12), pp.e113729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0113729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01093997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiphoton imaging of tumor biomarkers with conjugates of single-domain antibodies and quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Hafian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyona Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Turini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (8), pp.1701-1709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2014.05.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masked Selection: A Straightforward and Flexible Approach for the Selection of Binders Against Specific Epitopes and Differentially Expressed Proteins by Phage Display</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Even-Desrumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nevoltris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noelle Lavaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Alim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (2), pp.653-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.O112.025486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A FcγRIII-engaging bispecific antibody expands the range of HER2-expressing breast tumors eligible to antibody therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Turini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bruhns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.2093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of carcinoembryonic antigen on colon cancer cells using single-domain antibodies and quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grinevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rousserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Brazhnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Even-Desrumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Reveil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Abstr. Conf. Science of the Future, St. Petersburg, 17-20 Sep 2014, Special issue, pp.76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single-Domain Antibody-Based and Linker-Free Bispecific Antibodies Targeting Fc RIII Induce Potent Antitumor Activity without Recruiting Regulatory T Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cornillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (8), pp.1481-1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-12-1012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heavy Chain-Only IgG2b Llama Antibody Effects Near-Pan HIV-1 Neutralization by Recognizing a CD4-Induced Epitope That Includes Elements of Coreceptor- and CD4-Binding Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Acharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Luongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (18), pp.10173-10181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01332-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single-domain antibody-based and linker-free bispecific antibodies targeting FcγRIII induce potent antitumor activity without recruiting regulatory T cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cornillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Petiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (8), pp.1481-1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-12-1012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single-Domain Antibody-SH3 Fusions for Efficient Neutralization of HIV-1 Nef Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Guenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Vérollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Järviluoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (9), pp.4856-4867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.06329-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Straightforward Selection of Broadly Neutralizing Single-Domain Antibodies Targeting the Conserved CD4 and Coreceptor Binding Sites of HIV-1 gp120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (2), pp.1137-1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00461-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02530610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Straightforward selection of broadly neutralizing single-domain antibodies targeting the conserved CD4 and co-receptor binding sites of HIV-1 gp120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacal Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (Suppl 2), pp.P214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00731772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriented conjugates of monoclonal and single-domain antibodies with quantum dots for flow cytometry and immunohistochemistry diagnostic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyona Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Even-Desrumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Colloidal Nanocrystals for Biomedical Applications VII, 8232, pp.82320T. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.905896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriented conjugates of single-domain antibodies and quantum dots: toward a new generation of ultrasmall diagnostic nanoprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyona Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Even-Desrumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymric Kisserli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Reveil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (4), pp.516-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2011.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural definition of a novel CD4-induced epitope that is targeted by a single-headed immunoglobulin to effect broad and potent HIV neutralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyamvada Acharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy S. Luongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen D. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwo-Yu Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (Suppl 2), pp.P346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00731776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single-domain antibodies: a versatile and rich source of binders for breast cancer diagnostic approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Even-Desrumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Secq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (9), pp.2385-2394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2mb25063b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00722930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bi-photon imaging and diagnostics using ultra-small diagnostic probes engineered from semiconductor nanocrystals and single-domain antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Hafian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyona Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pluot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nanosystems in Engineering and Medicine, 8548, pp.85480R. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.960493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong and oriented immobilization of single domain antibodies from crude bacterial lysates for high-throughput compatible cost-effective antibody array generation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Even-Desrumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (11), pp.2241-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c005279e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00521371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therapeutic antibodies for the treatment of pancreatic cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TheScientificWorldJournal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.1107-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1100/tsw.2010.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00497886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therapeutic Antibodies for the Treatment of Pancreatic Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Scientific World Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.1107-1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1100/tsw.2010.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semiconductor quantum dots for multiplexed bio-detection on solid-state microarrays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rousserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Even-Desrumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 00 (00), pp.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bispecific antibodies for cancer therapy: the light at the end of the tunnel?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mAbs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (6), pp.539-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00448211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llama single-domain antibodies directed against nonconventional epitopes of tumor-associated carcinoembryonic antigen absent from nonspecific cross-reacting antigen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Teulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cornillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Alshoukr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 276 (14), pp.3881-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2009.07101.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[The future of antibody fragments, made of a single immunoglobulin domain.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (12), pp.1159-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00443810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation and characterization of anti-Fc{gamma}RIII (CD16) llama single-domain antibodies that activate natural killer cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sibéril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Groulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pugnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/protein/gzm064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation and characterization of anti-FcgRIII (CD16) llama single-domain antibodies that activate natural killer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Béhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sibéril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Groulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pugnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/protein/gzm064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intracellular Immunization of Prokaryotic Cells against a Bacteriotoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fieschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 180 (3), pp.514-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.180.3.514-518.1998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A syndecan-based genetic approach to coat the surface of small extracellular vesicles with Nanobodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Hyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofie Meeussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghossoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel de Coster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Bruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-Based Immunization Combined with Single-Round Cell Panning Enables Discovery of PSMA-Targeting Nanobodies from Phage Display Libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joke Veldhoven-Zweistra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Ligtenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrun Erkens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella Vredenbregt-van den Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and optimization of trans-species reactive TfR1-binding VHH as tools for drug delivery across the blood-brain barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Ferracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cresci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic potentiation of metabotropic glutamate receptor 2 with a nanobody accelerates amyloidogenesis in Alzheimer’s disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Elodie Tsitokana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Alenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Eva Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Oosterlaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining DNA scaffolds and acoustic force spectroscopy to characterize individual protein bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Valotteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Aimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Kostrz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering of ultra-small diagnostic nanoprobes through oriented conjugation of single-domain antibodies and quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Nabiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyona Sukhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klervi Even-Desrumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182577v1</w:t>
-              </w:r>
-[...8957 lines deleted...]
-                <w:t xml:space="preserve">hal-03269515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-mGluR2 biparatopic nanobodies and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Kniazeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Oosterlaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2024003389A1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanobodies dirigées contre la protéine G alpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trinquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3084365B1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CUSTOM-MADE MEGANUCLEASE AND USE THEREOF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">WO2004067753 - USE OF MEGANUCLEASES FOR INDUCING HOMOLOGOUS RECOMBINATION EX VIVO AND IN TOTO IN VERTEBRATE SOMATIC TISSUES AND APPLICATION THEREOF.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cabaniols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Choulika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2004067736. 2004</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2004067753. 2004, https://patentscope.wipo.int/search/en/detail.jsf?docId=WO2004067753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033599v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WO2004067753 - USE OF MEGANUCLEASES FOR INDUCING HOMOLOGOUS RECOMBINATION EX VIVO AND IN TOTO IN VERTEBRATE SOMATIC TISSUES AND APPLICATION THEREOF.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">CUSTOM-MADE MEGANUCLEASE AND USE THEREOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cabaniols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Choulika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2004067753. 2004, https://patentscope.wipo.int/search/en/detail.jsf?docId=WO2004067753</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2004067736. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033575v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphoton Deep-Tissue Imaging of Micrometastases and Disseminated Cancer Cells Using Conjugates of Quantum Dots and Single-Domain Antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyona Sukhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Ramos-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2350, Springer US, pp.105-123, 2021, Multiplexed Imaging, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-1593-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phage Display and Selections on Purified Antigens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Colazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1827, pp.165-178, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-8648-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10686,436 +10820,436 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanophotonic tools based on the conjugates of nanoparticles with the single-domain antibodies for multi-photon micrometastases detection and ultrasensitive biochemical assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyona Sukhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Ramos-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV International Conference on Applications of Optics and Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lisbon, France. pp.186, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2530233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-photon and two-photon tumor imaging and diagnosis using oriented conjugates of single-domain antibodies and quantum dots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyona Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nabiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hafian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pluot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H.M. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics, Chemistry And Applications Of Nanostructures - Proceedings Of The International Conference Nanomeeting - 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Minsk, Belarus. pp.O-31, 495-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphoton imaging of tumor biomarkers in situ using highly oriented conjugates of single-domain antibodies and quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyona Sukhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Hafian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pluot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 International Conference on Biomedical Engineering and Computational Technologies (SIBIRCON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Novosibirsk, France. pp.119-121, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SIBIRCON.2015.7361864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId392"/>
+      <w:footerReference w:type="default" r:id="rId397"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11183,51 +11317,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="658B1DCE"/>
+    <w:nsid w:val="2FA097E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11414,51 +11548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-chames" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6104-6286" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16514985X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-1800-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526712v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Hyka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Meeussen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel de Coster" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Bruyne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370885v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Veldhoven-Zweistra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Ligtenberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrun Erkens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Vredenbregt-van den Berg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088982v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Cohen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cresci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Lafon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Elodie Tsitokana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Alenda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Eva Philibert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oosterlaken" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jian Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valotteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aimard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Villanueva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kostrz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Nabiev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyona Sukhanova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Even-Desrumeaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chames" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baty" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515507v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Vredenbregt-van Den Berg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom16020307" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Scherer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Djabeur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Siering" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jeckelmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Wyss" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67600-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boisgard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerfelec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2026.201148" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#237;az-Bello" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia El Arawi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Torro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheya Sengupta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.5427" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Prothon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Torrielli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.10.043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Rogliardo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lipina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09265-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515537v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Alessi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moulard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Boulay-Moine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.103294" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371772v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Dervanova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Ammer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.105302.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340484v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114344" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Di Palma Subran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bet&#252;l Taskoparan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathischan Maheswaran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Vom Berg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2025.201036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778416v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalez Gutierrez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biarnes-P&#233;licot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Puech" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c08541" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409215v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bonjean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Cuciniello" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Dono" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2025.123864" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562911v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Sanicas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Torro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limozin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00011K" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04465814v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Briolay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fresquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/ijn.s435787" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583762v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tapia-Galisteo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Narbona" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Iglesias-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saray Arag&#243;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2024.2338558" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723363v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Eshak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scholler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nevoltris" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01620" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583802v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Leiris" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lombardi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent G&#246;zel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chierici" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-024-04987-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benloucif" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1200652" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04054727v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Kiemen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ioannis Damanakis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia M Braxton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin He" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laheru" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2022.11.009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165173v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.05.004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03745498v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;&#241;igo S&#225;nchez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Aguilar-Sope&#241;a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seandean Lykke Harwood" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2022.2034355" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699580v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyong Meng" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Xu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Roux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mathieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-022-01050-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322348v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Haubrich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Font" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Quast" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goupil-Lamy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2105848118" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017191v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Rothbauer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antib9010006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371613v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raynaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Desrumeaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Termine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2020.1854529" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017218v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Hartung" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kr&#252;wel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Shi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Pfizenmaier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kontermann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00686" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323625v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.03.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520930v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie del Bano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Flor&#232;s-Flor&#232;s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Josselin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ganier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01593" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02002577v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chanier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antib8010013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017227v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wurch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019242" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ramos-Gomes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Alves" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2530233" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143643v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baty" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nabiev" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sukhanova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramos-Gomes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X18110309" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765351v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bode" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V Bozrova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Saccomano" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22973-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672805v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri de Bundel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bossi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreno-Delgado" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01489-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112311v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Hafian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Turini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.084" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112307v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Millot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.083" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01314296v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morgand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plantier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000000854" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450793v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dullin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21834" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450799v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antib5010001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450765v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lombard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dupuis" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mathis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn505752u" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112376v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Bilan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Brazhnik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.09.162" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450782v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rousserie" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Grinevich" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Reveil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.02.029" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450786v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Prantner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shree Joshi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136167v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsiana Rakovich" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mahfoud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Mohamed" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriele Prina-Mello" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Crosbie-Staunton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn500212h" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01093997v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Matz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rate" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouchet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Dusetti" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gayet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113729" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115444v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Lavaut" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Alim" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.O112.025486" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136281v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.05.014" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115462v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruhns" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2093" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136098v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grinevich" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousserie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brazhnik" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Even-Desrumeaux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reveil" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115468v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rozan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornillon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petiard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Behar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-12-1012" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530765v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acharya" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luongo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Georgiev" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01332-13" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454959v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cornillon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Petiard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184792v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905896" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731772v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacal Kessler" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bouchet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Combes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731776v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyamvada Acharya" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy S. Luongo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Schmidt" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwo-Yu Chuang" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184846v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymric Kisserli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tabary" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.07.007" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNKR6QCR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00722930v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourquet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Secq" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25063b" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177842v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pluot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.960493" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530610v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kessler" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Combes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00461-12" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958842v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Guenzel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel V&#233;rollet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika J&#228;rviluoma" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.06329-11" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521371v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c005279e" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00497886v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/tsw.2010.103" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115485v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415311v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Even-Desrumeaux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleury" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chames" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00448211v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420547v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Behar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Teulon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Alshoukr" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07101.x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00443810v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258940v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sib&#233;ril" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groulet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzm064" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454965v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine B&#233;har" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269515v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fieschi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duch&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.180.3.514-518.1998" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875743v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kniazeff" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875831v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roux" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trinquet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie da Silva" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033599v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bruneau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arnould" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cabaniols" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Choulika" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033575v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500875v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sokolov" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1593-5_8" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146005v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Colazet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8648-4_9" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017208v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134832v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hafian" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pluot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.M. Cohen" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112342v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cohen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIBIRCON.2015.7361864" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-chames" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6104-6286" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16514985X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-1800-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530530v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boisgard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chames" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerfelec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2026.201148" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592922v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;andr&#233; Lafon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Elodie Tsitokana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Guy Alenda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen&#8208;ling Lian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Eva Philibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202523791" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Scherer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Djabeur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Siering" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jeckelmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Wyss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67600-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Veldhoven-Zweistra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Ligtenberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrun Erkens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Vredenbregt-van Den Berg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom16020307" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bonjean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Cuciniello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Dono" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2025.123864" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#237;az-Bello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia El Arawi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Torro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheya Sengupta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.5427" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363771v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Prothon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Torrielli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.10.043" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213386v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oosterlaken" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Rogliardo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lipina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Lafon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09265-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515537v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Alessi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moulard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Boulay-Moine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pons" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.103294" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371772v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Dervanova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Ammer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.105302.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Cohen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cresci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114344" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Di Palma Subran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bet&#252;l Taskoparan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathischan Maheswaran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Vom Berg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2025.201036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778416v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalez Gutierrez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aimard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biarnes-P&#233;licot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Puech" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c08541" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583802v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Leiris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lombardi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent G&#246;zel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chierici" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-024-04987-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562911v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Sanicas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Torro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limozin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00011K" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04465814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Briolay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fresquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/ijn.s435787" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583762v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tapia-Galisteo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Narbona" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Iglesias-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saray Arag&#243;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2024.2338558" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Eshak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scholler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nevoltris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01620" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259727v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benloucif" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1200652" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04054727v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Kiemen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ioannis Damanakis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia M Braxton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin He" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laheru" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2022.11.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165173v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jian Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valotteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Villanueva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kostrz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.05.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699580v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyong Meng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Xu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Roux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mathieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-022-01050-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03745498v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;&#241;igo S&#225;nchez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Aguilar-Sope&#241;a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seandean Lykke Harwood" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2022.2034355" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322348v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Haubrich" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Font" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Quast" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goupil-Lamy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2105848118" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017191v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Rothbauer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antib9010006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371613v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raynaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Desrumeaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Termine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2020.1854529" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017218v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Hartung" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kr&#252;wel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Shi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Pfizenmaier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kontermann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00686" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017227v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wurch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019242" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007502v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyona Sukhanova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ramos-Gomes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Alves" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2530233" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323625v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.03.012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520930v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie del Bano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Flor&#232;s-Flor&#232;s" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Josselin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ganier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01593" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02002577v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chanier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antib8010013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143643v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nabiev" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sukhanova" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramos-Gomes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X18110309" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765351v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bode" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V Bozrova" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Saccomano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22973-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672805v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri de Bundel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bossi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreno-Delgado" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01489-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450799v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antib5010001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dullin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21834" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112311v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Hafian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Turini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.084" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112307v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Even-Desrumeaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Millot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.083" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01314296v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morgand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plantier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000000854" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450765v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lombard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dupuis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mathis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn505752u" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112376v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Bilan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Brazhnik" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Nabiev" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.09.162" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450782v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rousserie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Grinevich" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Reveil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.02.029" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450786v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Prantner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shree Joshi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136167v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsiana Rakovich" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mahfoud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Mohamed" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriele Prina-Mello" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Crosbie-Staunton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn500212h" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01093997v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Matz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rate" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouchet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Dusetti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gayet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113729" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136281v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.05.014" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115444v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Lavaut" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Alim" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.O112.025486" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115462v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruhns" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2093" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136098v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grinevich" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousserie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brazhnik" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Even-Desrumeaux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reveil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115468v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rozan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornillon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petiard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Behar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-12-1012" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530765v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acharya" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luongo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Georgiev" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01332-13" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454959v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cornillon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Petiard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958842v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Guenzel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel V&#233;rollet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika J&#228;rviluoma" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.06329-11" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530610v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kessler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Combes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00461-12" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731772v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacal Kessler" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bouchet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Combes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184792v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905896" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184846v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymric Kisserli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tabary" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.07.007" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNKR6QCR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731776v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyamvada Acharya" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy S. Luongo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Schmidt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwo-Yu Chuang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00722930v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourquet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Secq" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25063b" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177842v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pluot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.960493" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521371v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c005279e" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00497886v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/tsw.2010.103" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115485v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415311v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Even-Desrumeaux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleury" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chames" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00448211v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420547v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Behar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Teulon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Alshoukr" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07101.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00443810v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258940v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sib&#233;ril" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groulet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzm064" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454965v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine B&#233;har" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269515v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fieschi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duch&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.180.3.514-518.1998" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526712v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Hyka" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Meeussen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel de Coster" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Bruyne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370885v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Vredenbregt-van den Berg" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088982v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762110v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Alenda" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861138v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182577v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875743v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kniazeff" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875831v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trinquet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie da Silva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033575v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bruneau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arnould" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cabaniols" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Choulika" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033599v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500875v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sokolov" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1593-5_8" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146005v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Colazet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8648-4_9" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017208v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134832v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hafian" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pluot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.M. Cohen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112342v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cohen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIBIRCON.2015.7361864" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>