--- v2 (2026-04-28)
+++ v3 (2026-05-18)
@@ -113,53 +113,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">16514985X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">OWeQrQwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/R-1800-2016</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -200,10617 +221,10751 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
-[...9091 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A syndecan-based genetic approach to coat the surface of small extracellular vesicles with Nanobodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Hyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofie Meeussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghossoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel de Coster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke de Bruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-Based Immunization Combined with Single-Round Cell Panning Enables Discovery of PSMA-Targeting Nanobodies from Phage Display Libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joke Veldhoven-Zweistra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Ligtenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrun Erkens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella Vredenbregt-van den Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and optimization of trans-species reactive TfR1-binding VHH as tools for drug delivery across the blood-brain barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Beuzelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Ferracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Cresci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic potentiation of metabotropic glutamate receptor 2 with a nanobody accelerates amyloidogenesis in Alzheimer’s disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Elodie Tsitokana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Alenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Eva Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Oosterlaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining DNA scaffolds and acoustic force spectroscopy to characterize individual protein bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Valotteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Aimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Kostrz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering of ultra-small diagnostic nanoprobes through oriented conjugation of single-domain antibodies and quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Nabiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyona Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Even-Desrumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divergent Roles of mGlu2 and mGlu3 Receptors in Amyloid‐β Production and Cognitive Dysfunctions in Alzheimer's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐andré Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Elodie Tsitokana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Guy Alenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yen‐ling Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Eva Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.e23791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202523791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Syndecan‐Based Genetic Approach to Coat the Surface of Small Extracellular Vesicles With Nanobodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Hyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie Meeussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghossoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel de Coster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke de Bruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Extracellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5 (5), pp.e70133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jex2.70133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell-Based Immunization Combined with Single-Round Cell Panning Enables Discovery of PSMA-Targeting Nanobodies from Phage Display Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joke Veldhoven-Zweistra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Ligtenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrun Erkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Vredenbregt-van Den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (2), pp.307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom16020307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection against lethal canine distemper virus infection by a dual epitope-targeting synthetic antibody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Djabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Siering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jeckelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Wyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (1), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-67600-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesothelin biology and the evolving landscape of targeted immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boisgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Therapy: Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 34 (1), pp.201148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omton.2026.201148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selection and optimization strategy for Rap1-targeting single-domain antibodies as platelet activation markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Alessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Boulay-Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.103294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rpth.2025.103294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanobody therapy rescues behavioural deficits of NMDA receptor hypofunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Oosterlaken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Rogliardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Lipina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Elodie Tsitokana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 645 (8079), pp.262-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09265-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanobody-enhanced T cell cancer immunotherapy: Advancing precision medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boisgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Prothon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Torrielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymthe.2025.10.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative Microscopy for Cell–Surface and Cell–Cell Interactions in Immunology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Díaz-Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia El Arawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Torro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kheya Sengupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1379), pp.e5427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/bioprotoc.5427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celldetective: an AI-enhanced image analysis tool for unraveling dynamic cell interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Torro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Díaz-Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia El Arawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenija Dervanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Ammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.105302.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel single-domain antibodies targeting a unique transferrin receptor 1 epitope for cross-species delivery of drugs in the central nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Beuzelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Ferracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Cresci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388, pp.114344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2025.114344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanobody-based canine PD-L1-targeting immune checkpoint inhibitors for cancer therapy in dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Di Palma Subran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Wyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betül Taskoparan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathischan Maheswaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Vom Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Therapy: Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (3), pp.201036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omton.2025.201036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decoupling individual host response and immune cell engager cytotoxic potency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gonzalez Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Aimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Biarnes-Pélicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (2), pp.2089-2098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.4c08541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional targeting of Glypican-4 by a conformation-specific single-domain antibody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Bonjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Cuciniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanna Dono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 328, pp.123864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2025.123864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigen density and applied force control enrichment of nanobody-expressing yeast cells in microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Sanicas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Torro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Limozin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4LC00011K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562911v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Specific Targeting of Mesothelin-Expressing Malignant Cells Using Nanobody-Functionalized Magneto-Fluorescent Nanoassemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Briolay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Fresquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.633 - 650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/ijn.s435787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04465814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combination of T cell-redirecting strategies with a bispecific antibody blocking TGF-β and PD-L1 enhances antitumor responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Tapia-Galisteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñigo Sánchez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Narbona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Iglesias-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saray Aragón-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.2338558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2024.2338558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epitope Identification of an mGlu5 Receptor Nanobody Using Physics-Based Molecular Modeling and Deep Learning Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Eshak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Scholler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nevoltris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (11), pp.4436-4461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c01620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A single-domain antibody for the detection of pathological Tau protein in the early stages of oligomerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Leiris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bülent Gözel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chierici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (1), pp.163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12967-024-04987-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tissue clearing and 3D reconstruction of digitized, serially sectioned slides provide novel insights into pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Kiemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ioannis Damanakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia M Braxton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Laheru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Med</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (2), pp.75-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medj.2022.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapid nanobody-based imaging of mesothelin expressing malignancies compatible with blocking therapeutic antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Benloucif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Danner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1200652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1200652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining DNA scaffolds and acoustic force spectroscopy to characterize individual protein bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Valotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Aimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Kostrz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (12), pp.2518-2530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2023.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trispecific T-cell engagers for dual tumor-targeting of colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Tapia-Galisteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Íñigo Sánchez Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Aguilar-Sopeña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seandean Lykke Harwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Narbona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402x.2022.2034355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanobody-based sensors reveal a high proportion of mGlu heterodimers in the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiyong Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanjuan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, pp.894-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41589-022-01050-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A nanobody activating metabotropic glutamate receptor 4 discriminates between homo- and heterodimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Haubrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Quast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goupil-Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Scholler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (33), pp.e2105848118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2105848118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti-NKG2D single domain-based antibodies for the modulation of anti-tumor immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Desrumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Termine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402x.2020.1854529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special Issue: Nanobody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Rothbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antibodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antib9010006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Novel Anti-Kv10.1 Nanobody Fused to Single-Chain TRAIL Enhances Apoptosis Induction in Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Hartung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Krüwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Pfizenmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Kontermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2020.00686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanobody Engineering: Toward Next Generation Immunotherapies and Immunoimaging of Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antibodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antib8010013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanobody-CD16 Catch Bond Reveals NK Cell Mechanosensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (8), pp.1516-1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2019.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bispecific Antibody-Based Approach for Targeting Mesothelin in Triple Negative Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanie del Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Florès-Florès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Ganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanophotonic tools based on the conjugates of nanoparticles with the single-domain antibodies for multi-photon micrometastases detection and ultrasensitive biochemical assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyona Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Ramos-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.112072A. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2530233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les anticorps et scaffold bispécifiques, des médicaments innovants en oncologie impliquant le ciblage des cellules immunitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Wurch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (12), pp.1072-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2019242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advanced Nanotools for Imaging of Solid Tumors and Circulating and Disseminated Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nabiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ramos-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics and Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125 (5), pp.703-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0030400X18110309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single- and two-photon imaging of human micrometastases and disseminated tumour cells with conjugates of nanobodies and quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Ramos-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyona Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana V Bozrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Saccomano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.4595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-22973-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allosteric nanobodies uncover a role of hippocampal mGlu2 receptor homodimers in contextual fear consolidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Scholler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nevoltris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri de Bundel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreno-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.1967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01489-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672805v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanosized Fluorescent Diagnostic Probes Consisting of Single-domain Antibodies Conjugated with Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyona Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Even-Desrumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (2), pp.518-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2016.01.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiphoton Imaging of Tumor Biomarkers in situ Using Single-domain Antibodies Conjugated with Quantum Dots in a Set Orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyona Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Hafian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Turini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (2), pp.523-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2016.01.084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V1/V2 Neutralizing Epitope is Conserved in Divergent Non-M Groups of HIV-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Morgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bouvin-Pley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreau Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (3), pp.237-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000000854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taking up Cancer Immunotherapy Challenges: Bispecific Antibodies, the Path Forward?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanie del Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antibodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antib5010001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vivo detection of small tumour lesions by multi-pinhole SPECT applying a (99m)Tc-labelled nanobody targeting the Epidermal Growth Factor Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Krüwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nevoltris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.21834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep21834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformational nanobodies reveal tethered epidermal growth factor receptor involved in EGFR/ErbB2 predimers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nevoltris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (2), pp.1388-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn505752u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriented Conjugates of Single-domain Antibodies and Fluorescent Quantum Dots for Highly Sensitive Detection of Tumor-associated Biomarkers in Cells and Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Brazhnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Igor Nabiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73, pp.228-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.09.162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of carcinoembryonic antigen using single-domain or full-size antibodies stained with quantum dot conjugates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rousserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Grinevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Brazhnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Even-Desrumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Reveil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 478, pp.26-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2015.02.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti-Mesothelin Nanobodies for Both Conventional and Nanoparticle-Based Biomedical Applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M Prantner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Turini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shree Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomedical Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1201-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A FcγRIII-engaging bispecific antibody expands the range of HER2-expressing breast tumors eligible to antibody therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Turini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bruhns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.2093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Highly Sensitive Single Domain Antibody–Quantum Dot Conjugates for Detection of HER2 Biomarker in Lung and Breast Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsiana Rakovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashir Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriele Prina-Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieran Crosbie-Staunton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (6), pp.5682-5695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn500212h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selection of Intracellular Single-Domain Antibodies Targeting the HIV-1 Vpr Protein by Cytoplasmic Yeast Two-Hybrid System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Dusetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (12), pp.e113729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0113729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01093997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiphoton imaging of tumor biomarkers with conjugates of single-domain antibodies and quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Hafian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyona Sukhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Turini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (8), pp.1701-1709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2014.05.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masked Selection: A Straightforward and Flexible Approach for the Selection of Binders Against Specific Epitopes and Differentially Expressed Proteins by Phage Display</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klervi Even-Desrumeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nevoltris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noelle Lavaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Alim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (2), pp.653-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.O112.025486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of carcinoembryonic antigen on colon cancer cells using single-domain antibodies and quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grinevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rousserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Brazhnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Even-Desrumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Reveil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Abstr. Conf. Science of the Future, St. Petersburg, 17-20 Sep 2014, Special issue, pp.76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single-Domain Antibody-Based and Linker-Free Bispecific Antibodies Targeting Fc RIII Induce Potent Antitumor Activity without Recruiting Regulatory T Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cornillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (8), pp.1481-1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-12-1012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heavy Chain-Only IgG2b Llama Antibody Effects Near-Pan HIV-1 Neutralization by Recognizing a CD4-Induced Epitope That Includes Elements of Coreceptor- and CD4-Binding Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Acharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Luongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (18), pp.10173-10181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01332-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single-domain antibody-based and linker-free bispecific antibodies targeting FcγRIII induce potent antitumor activity without recruiting regulatory T cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cornillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Petiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (8), pp.1481-1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-12-1012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Straightforward selection of broadly neutralizing single-domain antibodies targeting the conserved CD4 and co-receptor binding sites of HIV-1 gp120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacal Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (Suppl 2), pp.P214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00731772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriented conjugates of monoclonal and single-domain antibodies with quantum dots for flow cytometry and immunohistochemistry diagnostic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyona Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Even-Desrumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Colloidal Nanocrystals for Biomedical Applications VII, 8232, pp.82320T. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.905896⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriented conjugates of single-domain antibodies and quantum dots: toward a new generation of ultrasmall diagnostic nanoprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyona Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Even-Desrumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymric Kisserli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Reveil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (4), pp.516-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2011.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural definition of a novel CD4-induced epitope that is targeted by a single-headed immunoglobulin to effect broad and potent HIV neutralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyamvada Acharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy S. Luongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen D. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwo-Yu Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (Suppl 2), pp.P346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00731776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single-domain antibodies: a versatile and rich source of binders for breast cancer diagnostic approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Even-Desrumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Secq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (9), pp.2385-2394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2mb25063b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00722930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bi-photon imaging and diagnostics using ultra-small diagnostic probes engineered from semiconductor nanocrystals and single-domain antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Hafian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyona Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pluot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nanosystems in Engineering and Medicine, 8548, pp.85480R. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.960493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Straightforward Selection of Broadly Neutralizing Single-Domain Antibodies Targeting the Conserved CD4 and Coreceptor Binding Sites of HIV-1 gp120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (2), pp.1137-1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00461-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02530610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single-Domain Antibody-SH3 Fusions for Efficient Neutralization of HIV-1 Nef Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Guenzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Vérollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Järviluoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (9), pp.4856-4867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.06329-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strong and oriented immobilization of single domain antibodies from crude bacterial lysates for high-throughput compatible cost-effective antibody array generation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Even-Desrumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (11), pp.2241-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c005279e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00521371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therapeutic antibodies for the treatment of pancreatic cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TheScientificWorldJournal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.1107-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1100/tsw.2010.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00497886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Therapeutic Antibodies for the Treatment of Pancreatic Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Scientific World Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.1107-1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1100/tsw.2010.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semiconductor quantum dots for multiplexed bio-detection on solid-state microarrays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rousserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Even-Desrumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 00 (00), pp.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bispecific antibodies for cancer therapy: the light at the end of the tunnel?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mAbs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (6), pp.539-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00448211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llama single-domain antibodies directed against nonconventional epitopes of tumor-associated carcinoembryonic antigen absent from nonspecific cross-reacting antigen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Teulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cornillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal Alshoukr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 276 (14), pp.3881-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2009.07101.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[The future of antibody fragments, made of a single immunoglobulin domain.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (12), pp.1159-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00443810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation and characterization of anti-Fc{gamma}RIII (CD16) llama single-domain antibodies that activate natural killer cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sibéril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Groulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pugnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/protein/gzm064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation and characterization of anti-FcgRIII (CD16) llama single-domain antibodies that activate natural killer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Béhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sibéril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Groulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pugnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/protein/gzm064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03182577v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intracellular Immunization of Prokaryotic Cells against a Bacteriotoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fieschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 180 (3), pp.514-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.180.3.514-518.1998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-mGluR2 biparatopic nanobodies and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Kniazeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Oosterlaken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2024003389A1. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanobodies dirigées contre la protéine G alpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trinquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3084365B1. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WO2004067753 - USE OF MEGANUCLEASES FOR INDUCING HOMOLOGOUS RECOMBINATION EX VIVO AND IN TOTO IN VERTEBRATE SOMATIC TISSUES AND APPLICATION THEREOF.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">CUSTOM-MADE MEGANUCLEASE AND USE THEREOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cabaniols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Choulika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2004067736. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Cabaniols</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05033575v1</w:t>
+                <w:t xml:space="preserve">hal-05033599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CUSTOM-MADE MEGANUCLEASE AND USE THEREOF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">WO2004067753 - USE OF MEGANUCLEASES FOR INDUCING HOMOLOGOUS RECOMBINATION EX VIVO AND IN TOTO IN VERTEBRATE SOMATIC TISSUES AND APPLICATION THEREOF.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cabaniols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Choulika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2004067736. 2004</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2004067753. 2004, https://patentscope.wipo.int/search/en/detail.jsf?docId=WO2004067753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033599v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphoton Deep-Tissue Imaging of Micrometastases and Disseminated Cancer Cells Using Conjugates of Quantum Dots and Single-Domain Antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyona Sukhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Ramos-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2350, Springer US, pp.105-123, 2021, Multiplexed Imaging, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-1593-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phage Display and Selections on Purified Antigens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Colazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1827, pp.165-178, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-8648-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10820,436 +10975,436 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanophotonic tools based on the conjugates of nanoparticles with the single-domain antibodies for multi-photon micrometastases detection and ultrasensitive biochemical assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyona Sukhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Ramos-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV International Conference on Applications of Optics and Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lisbon, France. pp.186, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2530233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-photon and two-photon tumor imaging and diagnosis using oriented conjugates of single-domain antibodies and quantum dots.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Multiphoton imaging of tumor biomarkers in situ using highly oriented conjugates of single-domain antibodies and quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyona Sukhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.H.M. Cohen</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Hafian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pluot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics, Chemistry And Applications Of Nanostructures - Proceedings Of The International Conference Nanomeeting - 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 International Conference on Biomedical Engineering and Computational Technologies (SIBIRCON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Novosibirsk, France. pp.119-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIBIRCON.2015.7361864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134832v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphoton imaging of tumor biomarkers in situ using highly oriented conjugates of single-domain antibodies and quantum dots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Single-photon and two-photon tumor imaging and diagnosis using oriented conjugates of single-domain antibodies and quantum dots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyona Sukhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Millot</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nabiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hafian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pluot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H.M. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Biomedical Engineering and Computational Technologies (SIBIRCON)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics, Chemistry And Applications Of Nanostructures - Proceedings Of The International Conference Nanomeeting - 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Minsk, Belarus. pp.O-31, 495-498</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SIBIRCON.2015.7361864⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03112342v1</w:t>
+                <w:t xml:space="preserve">hal-03134832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId397"/>
+      <w:footerReference w:type="default" r:id="rId400"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11317,51 +11472,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FA097E6"/>
+    <w:nsid w:val="DF795BD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11548,51 +11703,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-chames" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6104-6286" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16514985X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-1800-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530530v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boisgard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chames" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerfelec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2026.201148" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592922v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;andr&#233; Lafon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Elodie Tsitokana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Guy Alenda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen&#8208;ling Lian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Eva Philibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202523791" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Scherer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Djabeur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Siering" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jeckelmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Wyss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67600-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515507v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Veldhoven-Zweistra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Ligtenberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrun Erkens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Vredenbregt-van Den Berg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom16020307" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bonjean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Cuciniello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Dono" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2025.123864" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#237;az-Bello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia El Arawi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Torro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheya Sengupta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.5427" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363771v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Prothon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Torrielli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.10.043" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213386v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oosterlaken" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Rogliardo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lipina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Lafon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09265-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515537v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Alessi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moulard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Boulay-Moine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pons" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.103294" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371772v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Dervanova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Ammer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.105302.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340484v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Cohen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cresci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114344" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Di Palma Subran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bet&#252;l Taskoparan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathischan Maheswaran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Vom Berg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2025.201036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778416v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalez Gutierrez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aimard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biarnes-P&#233;licot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Puech" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c08541" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583802v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Leiris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lombardi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent G&#246;zel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chierici" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-024-04987-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562911v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Sanicas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Torro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limozin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00011K" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04465814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Briolay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fresquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/ijn.s435787" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583762v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tapia-Galisteo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Narbona" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Iglesias-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saray Arag&#243;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2024.2338558" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Eshak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scholler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nevoltris" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01620" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259727v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benloucif" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1200652" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04054727v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Kiemen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ioannis Damanakis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia M Braxton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin He" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laheru" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2022.11.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165173v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jian Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valotteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Villanueva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kostrz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.05.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699580v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyong Meng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Xu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Roux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mathieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-022-01050-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03745498v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;&#241;igo S&#225;nchez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Aguilar-Sope&#241;a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seandean Lykke Harwood" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2022.2034355" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322348v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Haubrich" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Font" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Quast" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goupil-Lamy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2105848118" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017191v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Rothbauer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antib9010006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371613v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raynaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Desrumeaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Termine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2020.1854529" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017218v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Hartung" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kr&#252;wel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Shi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Pfizenmaier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kontermann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00686" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017227v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wurch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019242" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007502v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyona Sukhanova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ramos-Gomes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Alves" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2530233" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323625v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.03.012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520930v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie del Bano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Flor&#232;s-Flor&#232;s" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Josselin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ganier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01593" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02002577v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chanier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antib8010013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143643v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nabiev" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sukhanova" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramos-Gomes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X18110309" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765351v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bode" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V Bozrova" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Saccomano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22973-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672805v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri de Bundel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bossi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreno-Delgado" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01489-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450799v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antib5010001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dullin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21834" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112311v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Hafian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Turini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.084" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112307v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Even-Desrumeaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Millot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.083" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01314296v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morgand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plantier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000000854" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450765v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lombard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dupuis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mathis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn505752u" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112376v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Bilan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Brazhnik" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Nabiev" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.09.162" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450782v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rousserie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Grinevich" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Reveil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.02.029" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450786v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Prantner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shree Joshi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136167v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsiana Rakovich" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mahfoud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Mohamed" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriele Prina-Mello" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Crosbie-Staunton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn500212h" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01093997v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Matz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rate" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouchet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Dusetti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gayet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113729" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136281v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.05.014" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115444v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Lavaut" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Alim" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.O112.025486" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115462v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruhns" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2093" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136098v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grinevich" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousserie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brazhnik" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Even-Desrumeaux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reveil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115468v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rozan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornillon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petiard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Behar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-12-1012" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530765v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acharya" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luongo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Georgiev" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01332-13" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454959v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cornillon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Petiard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958842v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Guenzel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel V&#233;rollet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika J&#228;rviluoma" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.06329-11" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530610v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kessler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Combes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00461-12" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731772v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacal Kessler" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bouchet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Combes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184792v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905896" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184846v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymric Kisserli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tabary" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.07.007" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNKR6QCR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731776v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyamvada Acharya" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy S. Luongo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Schmidt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwo-Yu Chuang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00722930v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourquet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Secq" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25063b" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177842v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pluot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.960493" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521371v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c005279e" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00497886v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/tsw.2010.103" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115485v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415311v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Even-Desrumeaux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleury" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chames" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00448211v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420547v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Behar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Teulon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Alshoukr" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07101.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00443810v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258940v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sib&#233;ril" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groulet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzm064" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454965v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine B&#233;har" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269515v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fieschi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duch&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.180.3.514-518.1998" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526712v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Hyka" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Meeussen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel de Coster" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Bruyne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370885v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Vredenbregt-van den Berg" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088982v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762110v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Alenda" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861138v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182577v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875743v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kniazeff" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875831v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trinquet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie da Silva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033575v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bruneau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arnould" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cabaniols" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Choulika" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033599v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500875v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sokolov" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1593-5_8" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146005v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Colazet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8648-4_9" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017208v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134832v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hafian" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pluot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.M. Cohen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112342v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cohen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIBIRCON.2015.7361864" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrick-chames" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6104-6286" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16514985X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=OWeQrQwAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-1800-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526712v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Hyka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Meeussen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel de Coster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke de Bruyne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Veldhoven-Zweistra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Ligtenberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrun Erkens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Vredenbregt-van den Berg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088982v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Cohen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beuzelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cresci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Lafon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Elodie Tsitokana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Alenda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Eva Philibert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oosterlaken" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861138v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jian Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valotteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aimard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Villanueva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Kostrz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Nabiev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyona Sukhanova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Even-Desrumeaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chames" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;andr&#233; Lafon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Guy Alenda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen&#8208;ling Lian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202523791" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jex2.70133" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Vredenbregt-van Den Berg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom16020307" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515511v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Scherer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Djabeur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Siering" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jeckelmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Wyss" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67600-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530530v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boisgard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerfelec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2026.201148" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515537v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Alessi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moulard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Boulay-Moine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pons" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.103294" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Rogliardo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lipina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09265-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363771v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Prothon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Torrielli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymthe.2025.10.043" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363758v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz D&#237;az-Bello" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia El Arawi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Torro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheya Sengupta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.5427" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371772v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Dervanova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Ammer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.105302.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114344" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363743v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Di Palma Subran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bet&#252;l Taskoparan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathischan Maheswaran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Vom Berg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2025.201036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778416v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonzalez Gutierrez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Biarnes-P&#233;licot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Puech" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c08541" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409215v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bonjean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Cuciniello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Dono" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2025.123864" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562911v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Sanicas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Torro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limozin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00011K" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04465814v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Briolay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fresquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Meyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/ijn.s435787" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tapia-Galisteo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Narbona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Iglesias-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saray Arag&#243;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2024.2338558" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723363v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Eshak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scholler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nevoltris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01620" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583802v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Leiris" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Perret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lombardi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent G&#246;zel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chierici" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-024-04987-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04054727v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Kiemen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ioannis Damanakis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia M Braxton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin He" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Laheru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2022.11.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259727v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benloucif" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Goubard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Danner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1200652" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165173v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.05.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03745498v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#205;&#241;igo S&#225;nchez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Aguilar-Sope&#241;a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seandean Lykke Harwood" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2022.2034355" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699580v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyong Meng" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Xu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Roux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mathieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-022-01050-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322348v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Haubrich" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Font" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Quast" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goupil-Lamy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2105848118" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371613v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raynaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Desrumeaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Termine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2020.1854529" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017191v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Rothbauer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antib9010006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017218v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Hartung" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kr&#252;wel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Shi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Pfizenmaier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kontermann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00686" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02002577v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chanier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antib8010013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323625v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.03.012" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520930v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanie del Bano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Flor&#232;s-Flor&#232;s" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Josselin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Ganier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01593" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007502v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ramos-Gomes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Alves" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2530233" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017227v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wurch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2019242" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143643v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baty" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nabiev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sukhanova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramos-Gomes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alves" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0030400X18110309" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765351v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bode" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana V Bozrova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Saccomano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22973-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672805v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri de Bundel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bossi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreno-Delgado" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01489-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112307v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Millot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.083" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112311v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Hafian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Turini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.084" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01314296v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Morgand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plantier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000000854" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450799v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antib5010001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450793v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dullin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21834" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450765v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lombard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dupuis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mathis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn505752u" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112376v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Bilan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Brazhnik" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.09.162" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450782v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rousserie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Grinevich" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Reveil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.02.029" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450786v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Prantner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shree Joshi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115462v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bruhns" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2093" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136167v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsiana Rakovich" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mahfoud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Mohamed" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriele Prina-Mello" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Crosbie-Staunton" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn500212h" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01093997v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Matz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rate" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouchet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Dusetti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gayet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0113729" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136281v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2014.05.014" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115444v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Lavaut" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Alim" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.O112.025486" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136098v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grinevich" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousserie" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brazhnik" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Even-Desrumeaux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reveil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115468v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rozan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornillon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petiard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Behar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-12-1012" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530765v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acharya" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Luongo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Georgiev" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Matz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01332-13" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454959v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cornillon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Petiard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731772v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacal Kessler" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bouchet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Combes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184792v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905896" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184846v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymric Kisserli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tabary" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2011.07.007" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNKR6QCR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00731776v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyamvada Acharya" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy S. Luongo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Schmidt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwo-Yu Chuang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00722930v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fourquet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Secq" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25063b" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177842v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pluot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.960493" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02530610v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kessler" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Combes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramos" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00461-12" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958842v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Guenzel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel V&#233;rollet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika J&#228;rviluoma" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.06329-11" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00521371v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c005279e" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00497886v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/tsw.2010.103" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115485v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415311v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Even-Desrumeaux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fleury" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chames" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00448211v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420547v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Behar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Teulon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Alshoukr" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07101.x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00443810v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258940v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sib&#233;ril" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groulet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzm064" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454965v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine B&#233;har" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269515v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fieschi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duch&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.180.3.514-518.1998" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875743v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kniazeff" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875831v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trinquet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie da Silva" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033599v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bruneau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Arnould" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cabaniols" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Choulika" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033575v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500875v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sokolov" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1593-5_8" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146005v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Colazet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8648-4_9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017208v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112342v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cohen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIBIRCON.2015.7361864" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134832v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hafian" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pluot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H.M. Cohen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>