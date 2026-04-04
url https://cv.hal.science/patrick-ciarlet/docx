--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -100,51 +100,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -229,4248 +229,4261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of time-harmonic electromagnetic problems with elliptic material coefficients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving numerically the two-dimensional time harmonic Maxwell problem with sign-changing coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Chaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Axel Modave</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahran Rihani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647109v1</w:t>
+                <w:t xml:space="preserve">hal-04909034v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit T-coercivity for the Stokes problem: a coercive finite element discretization</w:t>
+                <w:t xml:space="preserve">Analysis of time-harmonic electromagnetic problems with elliptic material coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erell Jamelot</w:t>
+                <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 188, pp.137-159. </w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 49, pp.3797-3815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2025.03.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mma.70318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414789v6</w:t>
+                <w:t xml:space="preserve">hal-04647109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori error estimates for the DD+$L^2$ jumps method on the Neutron Diffusion equations</w:t>
+                <w:t xml:space="preserve">Explicit T-coercivity for the Stokes problem: a coercive finite element discretization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Hieu Do</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Madiot</w:t>
+                <w:t xml:space="preserve">Erell Jamelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 195, pp.349-365. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2025.07.026⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 188, pp.137-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2025.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04714003v1</w:t>
+                <w:t xml:space="preserve">hal-04414789v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational methods for solving numerically magnetostatic systems</w:t>
+                <w:t xml:space="preserve">A posteriori error estimates for the DD+$L^2$ jumps method on the Neutron Diffusion equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erell Jamelot</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Hieu Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Madiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10444-023-10089-1⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 195, pp.349-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2025.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152740v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04714003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a degenerate non-elliptic equation to model plasma heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The T-coercivity approach for mixed problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Peillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58 (5), pp.1785-1821. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 362, pp.1051-1088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2024053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmath.590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731902v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820910v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The T-coercivity approach for mixed problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of a degenerate non-elliptic equation to model plasma heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Barré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+                <w:t xml:space="preserve">Maryna Kachanovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Peillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmath.590⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (5), pp.1785-1821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2024053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820910v3</w:t>
+                <w:t xml:space="preserve">hal-04731902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimal control-based numerical method for scalar transmission problems with sign-changing coefficients</w:t>
+                <w:t xml:space="preserve">Variational methods for solving numerically magnetostatic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mahran Rihani</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erell Jamelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/22M1495998⟩</w:t>
+              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10444-023-10089-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666913v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152740v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of time-harmonic Maxwell impedance problems in anisotropic media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An optimal control-based numerical method for scalar transmission problems with sign-changing coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lassounon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahran Rihani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/22M1485413⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (3), pp.1316-1339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M1495998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613183v3</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666913v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori error estimates for mixed finite element discretizations of the Neutron Diffusion equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of time-harmonic Maxwell impedance problems in anisotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Madiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2022078⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (3), pp.1969-2000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M1485413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936904v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613183v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of hierarchical matrices for 3D elastodynamic problems with a complex wavenumber</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A posteriori error estimates for mixed finite element discretizations of the Neutron Diffusion equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Hieu Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Madiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10444-021-09921-3⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (1), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2022078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367755v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiting amplitude principle and resonances in plasmonic structures with corners: numerical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Scheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 388, pp.114207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2021.114207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160574v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mathematical study of a hyperbolic metamaterial in free space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of hierarchical matrices for 3D elastodynamic problems with a complex wavenumber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bagur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (2), pp.2216-2250. </w:t>
+              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/21M1404223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10444-021-09921-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164619v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the approximation of electromagnetic fields by edge finite elements. Part 4: analysis of the model with one sign-changing coefficient</w:t>
+                <w:t xml:space="preserve">A mathematical study of a hyperbolic metamaterial in free space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 152, pp.223-257. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (2), pp.2216-2250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00211-022-01315-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/21M1404223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273264v3</w:t>
+                <w:t xml:space="preserve">hal-03164619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of variational formulations and low-regularity solutions for time-harmonic electromagnetic problems in complex anisotropic media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the approximation of electromagnetic fields by edge finite elements. Part 4: analysis of the model with one sign-changing coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (3), pp.2691-2717. </w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152, pp.223-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/20M1344111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00211-022-01315-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651682v3</w:t>
+                <w:t xml:space="preserve">hal-03273264v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the efficiency of nested GMRES preconditioners for 3D acoustic and elastodynamic H-matrix accelerated Boundary Element Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
+                <w:t xml:space="preserve">Analysis of variational formulations and low-regularity solutions for time-harmonic electromagnetic problems in complex anisotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2020.03.021⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (3), pp.2691-2717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1344111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415902v1</w:t>
+                <w:t xml:space="preserve">hal-02651682v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degenerate elliptic equations for resonant wave problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Després</w:t>
+                <w:t xml:space="preserve">On the efficiency of nested GMRES preconditioners for 3D acoustic and elastodynamic H-matrix accelerated Boundary Element Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix D. Kpadonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imamat/hxaa001⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2020.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142631v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the approximation of electromagnetic fields by edge finite elements. Part 3: sensitivity to coefficients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Degenerate elliptic equations for resonant wave problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Nicolopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Campos Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (1), pp.132-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/19M1275383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imamat/hxaa001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276430v3</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142631v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the convergence in $H^1$-norm for the fractional Laplacian</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the approximation of electromagnetic fields by edge finite elements. Part 3: sensitivity to coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/18M1221436⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/19M1275383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912092v1</w:t>
+                <w:t xml:space="preserve">hal-02276430v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesh requirements for the finite element approximation of problems with sign-changing coefficients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Carvalho</w:t>
+                <w:t xml:space="preserve">On the convergence in $H^1$-norm for the fractional Laplacian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Borthagaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00211-017-0923-5⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57, pp.1723-1743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18M1221436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335153v3</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of global norms and robust a posteriori error control for transmission problems with sign-changing coefficients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesh requirements for the finite element approximation of problems with sign-changing coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Vohralík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2018034⟩</w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138, pp.801-838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-017-0923-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148476v3</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335153v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Family of Crouzeix-Raviart Finite Elements in 3D</w:t>
+                <w:t xml:space="preserve">Localization of global norms and robust a posteriori error control for transmission problems with sign-changing coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefan A Sauter</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vohralík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219530518500070⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (5), pp.2037-2064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2018034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488172v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148476v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the mixed finite element method for the neutron diffusion eigenproblem with heterogeneous coefficients</w:t>
+                <w:t xml:space="preserve">A Family of Crouzeix-Raviart Finite Elements in 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Félix D. Kpadonou</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles F Dunkl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan A Sauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2018011⟩</w:t>
+              <w:t xml:space="preserve">Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219530518500070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566179v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Approximation of Electromagnetic Fields by Edge Finite Elements. Part 2: A Heterogeneous Multiscale Method for Maxwell's equations</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the mixed finite element method for the neutron diffusion eigenproblem with heterogeneous coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Stohrer</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léandre Giret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erell Jamelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix D. Kpadonou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2017.02.043⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (5), pp.2003-2035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2018011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364782v2</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566179v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory and implementation of $\mathcal{H}$-matrix based iterative and direct solvers for Helmholtz and elastodynamic oscillatory kernels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Approximation of Electromagnetic Fields by Edge Finite Elements. Part 2: A Heterogeneous Multiscale Method for Maxwell's equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (9), pp.1900-1919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2017.02.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543919v2</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364782v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigenvalue problems with sign-changing coefficients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Carvalho</w:t>
+                <w:t xml:space="preserve">Theory and implementation of $\mathcal{H}$-matrix based iterative and direct solvers for Helmholtz and elastodynamic oscillatory kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Chesnel</w:t>
+                <w:t xml:space="preserve">Luca Desiderio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394856v2</w:t>
+                <w:t xml:space="preserve">hal-01543919v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain decomposition methods for the diffusion equation with low-regularity solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eigenvalue problems with sign-changing coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Félix D. Kpadonou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 355 (6), pp.671 - 675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2017.07.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2017.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349385v4</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394856v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the approximation of electromagnetic fields by edge finite elements. Part 1: Sharp interpolation results for low-regularity fields</w:t>
+                <w:t xml:space="preserve">Domain decomposition methods for the diffusion equation with low-regularity solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erell Jamelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix D. Kpadonou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2015.10.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2017.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176476v4</w:t>
+                <w:t xml:space="preserve">hal-01349385v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of Perfectly Matched Layers at corners for scattering problems with sign-changing coefficients</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the approximation of electromagnetic fields by edge finite elements. Part 1: Sharp interpolation results for low-regularity fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 322, pp.224-247. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.06.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2015.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225309v2</w:t>
+                <w:t xml:space="preserve">hal-01176476v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Finite Element Methods for the Computation of Fluxes for Poisson's Equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe G. Ciarlet</w:t>
+                <w:t xml:space="preserve">On the use of Perfectly Matched Layers at corners for scattering problems with sign-changing coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Simian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00211-015-0730-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 322, pp.224-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.06.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160896v1</w:t>
+                <w:t xml:space="preserve">hal-01225309v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-coercivity for the Maxwell problem with sign-changing coefficients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Chesnel</w:t>
+                <w:t xml:space="preserve">Intrinsic Finite Element Methods for the Computation of Fluxes for Poisson's Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe G. Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Simian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-015-0730-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762275v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Heterogeneous Multiscale Method for the Classical Helmholtz Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Stohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 352 (9), pp.755-760. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2014.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge Element Methods for Maxwell's Equations with Strong Convergence for Gauss' Laws</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">T-coercivity for the Maxwell problem with sign-changing coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jun Zou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112201v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional Maxwell's equations with sign-changing coefficients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edge Element Methods for Maxwell's Equations with Strong Convergence for Gauss' Laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (2), pp.779-807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apnum.2013.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/120899856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00937769v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-coercivity and continuous Galerkin methods: application to transmission problems with sign changing coefficients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional Maxwell's equations with sign-changing coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apnum.2013.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00211-012-0510-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00688862v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalar transmission problems between dielectrics and metamaterials: T-coercivity for the Discontinuous Galerkin approach.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric T. Chung</w:t>
+                <w:t xml:space="preserve">T-coercivity and continuous Galerkin methods: application to transmission problems with sign changing coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 124 (1), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-012-0510-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937681v1</w:t>
+                <w:t xml:space="preserve">hal-00688862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A staggered discontinuous Galerkin method for wave propagation in media with dielectrics and meta-materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Scalar transmission problems between dielectrics and metamaterials: T-coercivity for the Discontinuous Galerkin approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric T. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 239, pp.189-207. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 239, pp.189--207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697755v1</w:t>
+                <w:t xml:space="preserve">hal-00937681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence and superconvergence of staggered discontinuous Galerkin methods for the three-dimensional Maxwells equations on Cartesian grids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">A staggered discontinuous Galerkin method for wave propagation in media with dielectrics and meta-materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric T. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tang Fei Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2012.10.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 239, pp.189-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2012.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937679v1</w:t>
+                <w:t xml:space="preserve">hal-00697755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast non-overlapping Schwarz domain decomposition methods for solving the neutron diffusion equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erell Jamelot</w:t>
+                <w:t xml:space="preserve">Convergence and superconvergence of staggered discontinuous Galerkin methods for the three-dimensional Maxwells equations on Cartesian grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric T. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tang Fei Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 241, pp.445--463</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 235, pp.14--31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2012.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937674v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Scott-Zhang interpolation in the fractional order Sobolev spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast non-overlapping Schwarz domain decomposition methods for solving the neutron diffusion equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erell Jamelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Numerical Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 241, pp.445--463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jnum-2013-0007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00937677v1</w:t>
+                <w:t xml:space="preserve">hal-00937674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-coercivity: application to the discretization of Helmholtz-like problems</w:t>
+                <w:t xml:space="preserve">Analysis of the Scott-Zhang interpolation in the fractional order Sobolev spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 64 (1), pp.22-34. </w:t>
+              <w:t xml:space="preserve">Journal of Numerical Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (3), pp.173-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2012.02.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jnum-2013-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00664575v3</w:t>
+                <w:t xml:space="preserve">hal-00937677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-coercivity for scalar interface problems between dielectrics and metamaterials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T-coercivity: application to the discretization of Helmholtz-like problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46, pp.1363-1387. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (1), pp.22-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2012006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2012.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564312v2</w:t>
+                <w:t xml:space="preserve">hal-00664575v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-coercivity: Application to the discretization of Helmholtz-like problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">T-coercivity for scalar interface problems between dielectrics and metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2012.02.034⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp.1363-1387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2012006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00849560v1</w:t>
+                <w:t xml:space="preserve">hal-00564312v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical solution of Maxwell's equations in axisymmetric domains with the Fourier Singular Complement Method</w:t>
+                <w:t xml:space="preserve">T-coercivity: Application to the discretization of Helmholtz-like problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Labrunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (1), pp.22-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2012.02.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365391v3</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrange multipliers in intrinsic elasticity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iosifescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe G. Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4537,676 +4550,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighted regularization for composite materials in electromagnetism</w:t>
+                <w:t xml:space="preserve">Numerical solution of Maxwell's equations in axisymmetric domains with the Fourier Singular Complement Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lefèvre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Nicaise</w:t>
+                <w:t xml:space="preserve">Simon Labrunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.113-155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873065v1</w:t>
+                <w:t xml:space="preserve">hal-00365391v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time harmonic wave diffraction problems in materials with sign-shifting coefficients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weighted regularization for composite materials in electromagnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlo Maria Zwölf</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lohrengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2009.08.041⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (1), pp.75-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2009041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975073v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lagrangian approach to intrinsic linearized elasticity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe G. Ciarlet</w:t>
+                <w:t xml:space="preserve">Time harmonic wave diffraction problems in materials with sign-shifting coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefan Sauter</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Maria Zwölf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 348, pp.587-592. </w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 234 (6), pp.1912-1919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2009.08.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00804358v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrowetting of a 3D drop: Numerical modelling with electrostatic vector fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Lagrangian approach to intrinsic linearized elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iosifescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe G. Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Scheid</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zou Jun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 348, pp.587-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2010014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00873057v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak vector and scalar potentials. Applications to Poincaré's theorem and Korn's inequality in Sobolev spaces with negative exponents.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrowetting of a 3D drop: Numerical modelling with electrostatic vector fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Scheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/s0219530510001497⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (4), pp.647-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2010014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444185v1</w:t>
+                <w:t xml:space="preserve">hal-00873057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct computation of stresses in planar linearized elasticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Weak vector and scalar potentials. Applications to Poincaré's theorem and Korn's inequality in Sobolev spaces with negative exponents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif Amrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe G. Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (7), pp.1043-1064. </w:t>
+              <w:t xml:space="preserve">Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (1), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/s0218202509003711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/s0219530510001497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873070v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving electromagnetic eigenvalue problems in polyhedral domains with nodal finite elements</w:t>
               </w:r>
@@ -5218,51 +5222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Buffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erell Jamelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerische Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (4), pp.497-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5302,627 +5306,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the generalized Maxwell equations (with an elliptic correction) for charged particle simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct computation of stresses in planar linearized elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe G. Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Labrunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19 (11), pp.1959-1994. </w:t>
+              <w:t xml:space="preserve">, 2009, 19 (7), pp.1043-1064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218202509004017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/s0218202509003711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00291503v2</w:t>
+                <w:t xml:space="preserve">hal-00873070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for approximating linear elasticity problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical analysis of the generalized Maxwell equations (with an elliptic correction) for charged particle simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labrunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 346 (5-6), pp.351-356. </w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (11), pp.1959-1994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2008.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218202509004017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876220v1</w:t>
+                <w:t xml:space="preserve">hal-00291503v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing electromagnetic eigenmodes with continuous Galerkin approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Hechme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 198 (2), pp.358-365. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2008.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2008.08.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new compactness result for electromagnetic waves. Application to the transmission problem between dielectrics and metamaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+                <w:t xml:space="preserve">A new approach for approximating linear elasticity problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe G. Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Maria Zwölf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 346 (5-6), pp.351-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2008.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/s0218202508003145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00873080v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A characterization of singular electromagnetic fields by an inductive approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Assous</w:t>
+                <w:t xml:space="preserve">A new compactness result for electromagnetic waves. Application to the transmission problem between dielectrics and metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Garcia</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Maria Zwölf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Analysis and Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (9), pp.1605-1631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/s0218202508003145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873083v1</w:t>
+                <w:t xml:space="preserve">hal-00873080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two- and three-field formulations for wave transmission between media with opposite sign dielectric constants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+                <w:t xml:space="preserve">A characterization of singular electromagnetic fields by an inductive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlo Maria Zwölf</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Numerical Analysis and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (3), pp.491-515</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876230v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-posedness of the Drude-Born-Fedorov model for chiral media</w:t>
               </w:r>
@@ -5999,51 +5990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the kernel of the operator CURL CURL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe G. Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6122,3647 +6113,3751 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscaled asymptotic expansions for the electric potential: Surface charge densities and electric fields at rounded corners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two- and three-field formulations for wave transmission between media with opposite sign dielectric constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir Kaddouri</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Maria Zwölf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/s0218202507002133⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 204 (2 SPEC. ISS.), pp.408-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2006.01.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876233v1</w:t>
+                <w:t xml:space="preserve">hal-00876230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized formulations of Maxwell's equations for numerical Vlasov-Maxwell simulations</w:t>
+                <w:t xml:space="preserve">Multiscaled asymptotic expansions for the electric potential: Surface charge densities and electric fields at rounded corners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Sonnendrücker</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 17 (5), pp.657--680. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218202507002066⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 17 (6), pp.845-876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/s0218202507002133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180708v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector and scalar potentials, Poincaré's theorem and Korn's inequality</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalized formulations of Maxwell's equations for numerical Vlasov-Maxwell simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Barthelmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sonnendrücker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2007.10.020⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (5), pp.657--680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202507002066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297289v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Galerkin methods for solving the time-dependent Maxwell equations in 3D geometries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vector and scalar potentials, Poincaré's theorem and Korn's inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif Amrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erell Jamelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 226 (1), pp.1122-1135. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 345 (11), pp.603-608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2007.05.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2007.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00876227v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent Maxwell's equations with charges in singular geometries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous Galerkin methods for solving the time-dependent Maxwell equations in 3D geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Segré</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erell Jamelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2006.07.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 226 (1), pp.1122-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2007.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977677v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fourier Singular Complement Method for the Poisson problem. Part II: axisymmetric domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labrunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Zou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerische Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 102, pp.583-610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00211-005-0664-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00094298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A justification of Peek's empirical law in electrostatics [Justification de la loi de Peek en électrostatique]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-dependent Maxwell's equations with charges in singular geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Assous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir Kaddouri</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Segré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 196 (1-3), pp.665-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2006.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2006.10.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876237v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fourier Singular Complement Method for the Poisson problem. Part I: prismatic domains</w:t>
+                <w:t xml:space="preserve">A justification of Peek's empirical law in electrostatics [Justification de la loi de Peek en électrostatique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kaddouri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jun Zou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 343 (10), pp.671-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2006.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00211-005-0621-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00094285v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented formulations for solving Maxwell equations</w:t>
+                <w:t xml:space="preserve">The Fourier Singular Complement Method for the Poisson problem. Part I: prismatic domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labrunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 194 (2-5), pp.559-586. </w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 101, pp.423-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2004.05.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00211-005-0621-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983013v1</w:t>
+                <w:t xml:space="preserve">hal-00094285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another approach to linearized elasticity and a new proof of Korn's inequality</w:t>
+                <w:t xml:space="preserve">Augmented formulations for solving Maxwell equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe G. Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 194 (2-5), pp.559-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2004.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218202505000352⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00983006v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular electromagnetic fields: Inductive approach [Singularités électromagnétiques: Une approche inductive]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Another approach to linearized elasticity and a new proof of Korn's inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Garcia</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe G. Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 341 (10), pp.605-610. </w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (02), pp.259-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2005.09.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218202505000352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876241v1</w:t>
+                <w:t xml:space="preserve">hal-00983006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Maxwell equations in 3D prismatic domains [Résolution des équations de Maxwell dans des domaines prismatiques tridimensionnels]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Singular electromagnetic fields: Inductive approach [Singularités électromagnétiques: Une approche inductive]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Assous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Garcia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jun Zou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 339 (10), pp.721-726. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 341 (10), pp.605-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2005.09.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2004.09.032⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876247v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another approach to linearized elasticity and Korn's inequality</w:t>
+                <w:t xml:space="preserve">Solving Maxwell equations in 3D prismatic domains [Résolution des équations de Maxwell dans des domaines prismatiques tridimensionnels]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe G. Ciarlet</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 339 (4), pp.307-312. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 339 (10), pp.721-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2004.09.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2004.06.021⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988265v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution of axisymmetric Maxwell equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Another approach to linearized elasticity and Korn's inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Labrunie</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe G. Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 339 (4), pp.307-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2004.06.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mma.400⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989564v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical solution to the time-dependent Maxwell equations in axisymmetric singular domains: The Singular Complement Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labrunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Segré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 191 (1), pp.147-176. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9991(03)00309-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0021-9991(03)00309-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de Stokes avec flux de vitesse et pression imposés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution of axisymmetric Maxwell equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Assous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labrunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 26 (10), pp.861-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1631-073X(03)00270-X⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989582v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Méthode du Complément Singulier pour des problèmes scalaires 2d</w:t>
+                <w:t xml:space="preserve">Système de Stokes avec flux de vitesse et pression imposés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiwen He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 336 (4), pp.353-358. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1631-073X(03)00030-X⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 337 (2), pp.119-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-073X(03)00270-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989073v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some observations on generalized saddle-point problems</w:t>
+                <w:t xml:space="preserve">La Méthode du Complément Singulier pour des problèmes scalaires 2d</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jun Zou</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiwen He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/S0895479802410827⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 336 (4), pp.353-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-073X(03)00030-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989568v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition inf-sup pour l'élément fini de Taylor-Hood P2-iso-P1, 3D; application aux équations de Maxwell</w:t>
+                <w:t xml:space="preserve">Some observations on generalized saddle-point problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vivette Girault</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianguo Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1631-073X(02)02564-5⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 25 (1), pp.224-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/S0895479802410827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990187v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical tools to solve the axisymmetric Maxwell equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Condition inf-sup pour l'élément fini de Taylor-Hood P2-iso-P1, 3D; application aux équations de Maxwell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Labrunie</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivette Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 25 (1), pp.49-78. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 335 (10), pp.827-832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mma.279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1631-073X(02)02564-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00878222v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On traces for functional spaces related to Maxwell's equations Part I: An integration by parts formula in Lipschitz polyhedra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Buffa</w:t>
+                <w:t xml:space="preserve">Theoretical tools to solve the axisymmetric Maxwell equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labrunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 24 (1), pp.9-30. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 25 (1), pp.49-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1099-1476(20010110)24:1(9::aid-mma191)3.0.co;2-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878223v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On traces for functional spaces related to Maxwell's equations Part II: Hodge decompositions on the boundary of Lipschitz polyhedra and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Buffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 24 (1), pp.31-48. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1099-1476(20010110)24:1(31::aid-mma193)3.0.co;2-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1099-1476(20010110)24:1(31::aid-mma193)3.0.co;2-x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution des équations de Maxwell instationnaires avec charges dans un domaine singulier bidimensionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Assous</w:t>
+                <w:t xml:space="preserve">On traces for functional spaces related to Maxwell's equations Part I: An integration by parts formula in Lipschitz polyhedra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Buffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 24 (1), pp.9-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1099-1476(20010110)24:1(9::aid-mma191)3.0.co;2-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0764-4442(00)00159-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010723v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un résultat de fermeture pour les équations de Maxwell en géométrie axisymétrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résolution des équations de Maxwell instationnaires avec charges dans un domaine singulier bidimensionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Assous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Labrunie</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 331 (4), pp.293-298. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0764-4442(00)01617-7⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 330, pp.391-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4442(00)00159-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010726v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical solution to the time-dependent Maxwell equations in two-dimensional singular domains: the Singular Complement Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un résultat de fermeture pour les équations de Maxwell en géométrie axisymétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Segré</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolai Filonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labrunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 331 (4), pp.293-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4442(00)01617-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jcph.2000.6499⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010725v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la partie singulière et résolution des équations de Maxwell en géométrie singulière axisymétrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Numerical solution to the time-dependent Maxwell equations in two-dimensional singular domains: the Singular Complement Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Labrunie</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Segré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 161 (1), pp.218-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcph.2000.6499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0764-4442(99)80269-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010720v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully discrete finite element approaches for time-dependent Maxwell's equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de la partie singulière et résolution des équations de Maxwell en géométrie singulière axisymétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Assous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jun Zou</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labrunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 328 (9), pp.767-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4442(99)80269-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002110050417⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010719v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les équations de Maxwell dans un polyèdre : un résultat de densité</w:t>
+                <w:t xml:space="preserve">Fully discrete finite element approaches for time-dependent Maxwell's equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lohrengel</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0764-4442(98)80184-5⟩</w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 82 (2), pp.193-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002110050417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010610v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques résultats sur la régularité en temps des équations de Maxwell instationnaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les équations de Maxwell dans un polyèdre : un résultat de densité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lohrengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 327 (8), pp.719-724. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 326 (11), pp.1305-1310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4442(98)80184-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0764-4442(98)80158-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010667v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution of the Maxwell equations in a domain with reentrant corners</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Quelques résultats sur la régularité en temps des équations de Maxwell instationnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Sonnendrücker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 327 (8), pp.719-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4442(98)80158-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010426v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une caractérisation de l'orthogonal de $\Delta (H^2(\Omega)\cap H^1_0(\Omega))$ dans $L^2(\Omega)$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Resolution of the Maxwell equations in a domain with reentrant corners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sonnendrücker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 32 (3), pp.359-389</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0764-4442(97)84769-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01010417v1</w:t>
+                <w:t xml:space="preserve">hal-01010426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element convergence for the Darwin model to Maxwell's equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une caractérisation de l'orthogonal de $\Delta (H^2(\Omega)\cap H^1_0(\Omega))$ dans $L^2(\Omega)$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Assous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jun Zou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 325 (6), pp.605-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4442(97)84769-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010389v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optimality of the median cut spectral bisection graph partitioning method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite element convergence for the Darwin model to Maxwell's equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. K. Szeto</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 31 (2), pp.213-250</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010396v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the optimality of the median cut spectral bisection graph partitioning method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony F. Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. K. Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 18 (3), pp.943-948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/S1064827594262649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A decomposition of the electric field. Application to the Darwin model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sonnendrücker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 7 (8), pp.1085-1120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218202597000542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9772,377 +9867,377 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$T$-coercivity: a practical tool for the study of variational formulations in Hilbert spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical foundations of computational electromagnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labrunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Mathematical Foundations of Computational Electromagnetism, 978-3-319-70841-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-70842-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596575v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode des éléments finis : de la théorie à la pratique. Tome 2 : Compléments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Bécache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lunéville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.284, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode des éléments finis : de la théorie à la pratique. Tome 1 : Concepts généraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lunéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.194, 2009, 978-2-7225-0917-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10152,241 +10247,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes de cours sur les méthodes variationnelles pour l'analyse et la résolution de problèmes non coercifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764649v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes de cours sur les équations de Maxwell et leur approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2024, pp.151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153780v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils mathématiques et algorithmiques pour le calcul scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erell Jamelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Palaiseau, France. 2019, pp.1-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10396,157 +10491,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive solution of the domain decomposition+ $L^2$ -jumps method applied to the neutron diffusion equation on structured meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Madiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Hieu Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNA + MC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 302, pp.02011, 2024, Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo (SNA + MC 2024), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202430202011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05018747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10556,138 +10651,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive mesh refinement on Cartesian meshes applied to the mixed finite element discretization of the multigroup neutron diffusion equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Hieu Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Madiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAMS, Advances in Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04929216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId298"/>
+      <w:footerReference w:type="default" r:id="rId300"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10834,51 +10929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.ensta.fr/~ciarlet/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629919v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nis-Erik Bohne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sauter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647109v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Modave" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.70318" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04414789v6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Jamelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2025.03.028" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04714003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hieu Do" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gervais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madiot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2025.07.026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04152740v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-023-10089-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731902v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kachanovska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820910v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.590" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666913v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lassounon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahran Rihani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1495998" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03613183v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chicaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1485413" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936904v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hieu Do" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022078" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bagur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-021-09921-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160574v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carvalho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scheid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114207" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164619v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1404223" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03273264v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-022-01315-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651682v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1344111" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415902v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix D. Kpadonou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2020.03.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142631v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Nicolopoulos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campos Pinto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxaa001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02276430v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1275383" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01912092v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Borthagaray" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1221436" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335153v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-017-0923-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148476v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01488172v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F Dunkl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan A Sauter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219530518500070" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566179v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Giret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364782v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stohrer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.02.043" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543919v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Desiderio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394856v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2017.05.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349385v4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.07.017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176476v4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2015.10.020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225309v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.037" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. Ciarlet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Simian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-015-0730-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762275v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.07.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112201v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Wu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120899856" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937769v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2013.04.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRXR953Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-012-0510-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric T. Chung" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697755v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.09.033" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Fei Yu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.10.019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZWF2142-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937674v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937677v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2013-0007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664575v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2012.02.034" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564312v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849560v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365391v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labrunie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804289v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iosifescu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou Jun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005167" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873065v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lohrengel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicaise" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2009041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975073v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Maria Zw&#246;lf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.041" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804358v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.04.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG2Z3ZQS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444185v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Amrouche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219530510001497" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873070v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202509003711" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873069v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Buffa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-009-0246-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MM8MBNDQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291503v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202509004017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876220v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.01.014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ21SL0V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873075v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Hechme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.08.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWJ62PS6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873080v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202508003145" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873083v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Assous" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876230v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.01.046" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876234v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202507001991" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583961v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Krasucki" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.01.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVC7MHL6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876233v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kaddouri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202507002133" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180708v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Barthelm&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202507002066" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297289v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciarlet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.10.020" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876227v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.05.029" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DZ3S15C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00977677v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Assous" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garcia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Segr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.07.007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62JF7KFL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094298v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Jung" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-005-0664-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876237v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.10.009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TL4TXPJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094285v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-005-0621-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983013v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.05.021" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3016GM6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983006v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202505000352" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876241v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.09.034" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-032TK0NB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876247v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.09.032" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QRD389N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988265v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.06.021" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLN0W32H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989564v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.400" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PLX859CP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989621v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(03)00309-7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T7P4B2R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989582v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00270-X" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S3BJX4T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989073v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwen He" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00030-X" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CPBGXSL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989568v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Huang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0895479802410827" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990187v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivette Girault" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02564-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00878222v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.279" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJKH6JMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00878223v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1099-1476(20010110)24:1(9::aid-mma191)3.0.co;2-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7X77CQX4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00878224v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1099-1476(20010110)24:1(31::aid-mma193)3.0.co;2-x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9JDW05F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010723v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)00159-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LTM1RV4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010726v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Filonov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)01617-7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL7BVJ2C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010725v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.2000.6499" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FFKGHPPS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010720v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(99)80269-9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04QLL6RC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010719v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002110050417" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-33Q4KDD7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010610v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80184-5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6T8VT67-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010667v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80158-4" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNBRXWFX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010426v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010417v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(97)84769-6" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLT2WPG1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010389v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010396v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony F. Chan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. Szeto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S1064827594262649" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010405v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202597000542" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421231v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596575v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-70842-3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70842-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04043594v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04039611v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764649v3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153780v4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04311490v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05018747v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430202011" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04929216v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.ensta.fr/~ciarlet/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629919v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nis-Erik Bohne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sauter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909034v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Chaaban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahran Rihani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647109v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Modave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.70318" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04414789v6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Jamelot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2025.03.028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04714003v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hieu Do" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gervais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madiot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2025.07.026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820910v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.590" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731902v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kachanovska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024053" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04152740v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-023-10089-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666913v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lassounon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1495998" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03613183v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chicaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1485413" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936904v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hieu Do" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022078" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160574v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carvalho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scheid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114207" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bagur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-021-09921-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1404223" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03273264v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-022-01315-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651682v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1344111" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix D. Kpadonou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2020.03.021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142631v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Nicolopoulos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campos Pinto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxaa001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02276430v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1275383" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01912092v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Borthagaray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1221436" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335153v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-017-0923-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148476v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018034" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01488172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F Dunkl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan A Sauter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219530518500070" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566179v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Giret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364782v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stohrer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.02.043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543919v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Desiderio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394856v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2017.05.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349385v4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.07.017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176476v4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2015.10.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225309v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.037" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160896v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. Ciarlet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Simian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-015-0730-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111101v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.07.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112201v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Wu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120899856" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937769v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2013.04.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRXR953Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688862v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-012-0510-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937681v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric T. Chung" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697755v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.09.033" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937679v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Fei Yu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.10.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZWF2142-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937674v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2013-0007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664575v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2012.02.034" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564312v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849560v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804289v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iosifescu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou Jun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005167" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365391v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labrunie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873065v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lohrengel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicaise" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2009041" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975073v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Maria Zw&#246;lf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.041" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804358v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.04.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG2Z3ZQS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873057v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444185v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Amrouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219530510001497" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873069v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Buffa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-009-0246-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MM8MBNDQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873070v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202509003711" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291503v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202509004017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873075v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Hechme" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.08.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWJ62PS6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876220v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.01.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ21SL0V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873080v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202508003145" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873083v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Assous" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876234v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202507001991" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583961v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Krasucki" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.01.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVC7MHL6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876230v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.01.046" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876233v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kaddouri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202507002133" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180708v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Barthelm&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202507002066" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297289v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciarlet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.10.020" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876227v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.05.029" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DZ3S15C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094298v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Jung" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-005-0664-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00977677v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Assous" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garcia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Segr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.07.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62JF7KFL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876237v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.10.009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TL4TXPJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094285v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-005-0621-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.05.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3016GM6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983006v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202505000352" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876241v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.09.034" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-032TK0NB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876247v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.09.032" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QRD389N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988265v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.06.021" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLN0W32H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989621v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(03)00309-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T7P4B2R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989564v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.400" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PLX859CP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989582v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00270-X" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S3BJX4T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989073v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwen He" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00030-X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CPBGXSL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989568v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Huang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0895479802410827" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990187v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivette Girault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02564-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00878222v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.279" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJKH6JMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00878224v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1099-1476(20010110)24:1(31::aid-mma193)3.0.co;2-x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9JDW05F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00878223v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1099-1476(20010110)24:1(9::aid-mma191)3.0.co;2-2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7X77CQX4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010723v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)00159-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LTM1RV4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010726v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Filonov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)01617-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL7BVJ2C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010725v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.2000.6499" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FFKGHPPS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010720v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(99)80269-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04QLL6RC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010719v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002110050417" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-33Q4KDD7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010610v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80184-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6T8VT67-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010667v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80158-4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNBRXWFX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010426v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010417v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(97)84769-6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLT2WPG1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010389v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010396v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony F. Chan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. Szeto" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S1064827594262649" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010405v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202597000542" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421231v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596575v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-70842-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70842-3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04043594v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04039611v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764649v3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153780v4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04311490v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05018747v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430202011" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04929216v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>