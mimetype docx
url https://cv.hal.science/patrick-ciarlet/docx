--- v1 (2026-04-04)
+++ v2 (2026-04-29)
@@ -623,313 +623,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04714003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The T-coercivity approach for mixed problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variational methods for solving numerically magnetostatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erell Jamelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmath.590⟩</w:t>
+              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10444-023-10089-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820910v3</w:t>
+                <w:t xml:space="preserve">hal-04152740v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a degenerate non-elliptic equation to model plasma heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryna Kachanovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Peillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 58 (5), pp.1785-1821. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/m2an/2024053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731902v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational methods for solving numerically magnetostatic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The T-coercivity approach for mixed problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erell Jamelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 50 (1), pp.5. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 362, pp.1051-1088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10444-023-10089-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmath.590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152740v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820910v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal control-based numerical method for scalar transmission problems with sign-changing coefficients</w:t>
               </w:r>
@@ -1208,278 +1208,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting amplitude principle and resonances in plasmonic structures with corners: numerical investigation</w:t>
+                <w:t xml:space="preserve">Improvement of hierarchical matrices for 3D elastodynamic problems with a complex wavenumber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Carvalho</w:t>
+                <w:t xml:space="preserve">Laura Bagur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Scheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 388, pp.114207. </w:t>
+              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2021.114207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10444-021-09921-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160574v2</w:t>
+                <w:t xml:space="preserve">hal-03367755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of hierarchical matrices for 3D elastodynamic problems with a complex wavenumber</w:t>
+                <w:t xml:space="preserve">Limiting amplitude principle and resonances in plasmonic structures with corners: numerical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bagur</w:t>
+                <w:t xml:space="preserve">Camille Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+                <w:t xml:space="preserve">Claire Scheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48 (9), </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 388, pp.114207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10444-021-09921-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2021.114207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367755v1</w:t>
+                <w:t xml:space="preserve">hal-03160574v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical study of a hyperbolic metamaterial in free space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryna Kachanovska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 54 (2), pp.2216-2250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1708,51 +1708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the efficiency of nested GMRES preconditioners for 3D acoustic and elastodynamic H-matrix accelerated Boundary Element Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix D. Kpadonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2098,51 +2098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesh requirements for the finite element approximation of problems with sign-changing coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2605,51 +2605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory and implementation of $\mathcal{H}$-matrix based iterative and direct solvers for Helmholtz and elastodynamic oscillatory kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Desiderio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2700,51 +2700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eigenvalue problems with sign-changing coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2999,51 +2999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of Perfectly Matched Layers at corners for scattering problems with sign-changing coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3214,213 +3214,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Heterogeneous Multiscale Method for the Classical Helmholtz Equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">T-coercivity for the Maxwell problem with sign-changing coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Stohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111101v1</w:t>
+                <w:t xml:space="preserve">hal-00762275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-coercivity for the Maxwell problem with sign-changing coefficients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite Element Heterogeneous Multiscale Method for the Classical Helmholtz Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stohrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 352 (9), pp.755-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2014.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762275v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge Element Methods for Maxwell's Equations with Strong Convergence for Gauss' Laws</w:t>
               </w:r>
@@ -4000,187 +4000,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast non-overlapping Schwarz domain decomposition methods for solving the neutron diffusion equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the Scott-Zhang interpolation in the fractional order Sobolev spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Numerical Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (3), pp.173-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jnum-2013-0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937674v1</w:t>
+                <w:t xml:space="preserve">hal-00937677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Scott-Zhang interpolation in the fractional order Sobolev spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast non-overlapping Schwarz domain decomposition methods for solving the neutron diffusion equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erell Jamelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Numerical Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 241, pp.445--463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jnum-2013-0007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00937677v1</w:t>
+                <w:t xml:space="preserve">hal-00937674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-coercivity: application to the discretization of Helmholtz-like problems</w:t>
               </w:r>
@@ -4420,239 +4420,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrange multipliers in intrinsic elasticity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical solution of Maxwell's equations in axisymmetric domains with the Fourier Singular Complement Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oana Iosifescu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Zou Jun</w:t>
+                <w:t xml:space="preserve">Simon Labrunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.113-155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804289v1</w:t>
+                <w:t xml:space="preserve">hal-00365391v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical solution of Maxwell's equations in axisymmetric domains with the Fourier Singular Complement Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lagrange multipliers in intrinsic elasticity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Iosifescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe G. Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Labrunie</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Sauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zou Jun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.651-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202511005167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00365391v3</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weighted regularization for composite materials in electromagnetism</w:t>
               </w:r>
@@ -4859,90 +4859,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lagrangian approach to intrinsic linearized elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Iosifescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe G. Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zou Jun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Sauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5014,51 +5014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrowetting of a 3D drop: Numerical modelling with electrostatic vector fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Scheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (4), pp.647-670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5190,277 +5190,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving electromagnetic eigenvalue problems in polyhedral domains with nodal finite elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annalisa Buffa</w:t>
+                <w:t xml:space="preserve">Direct computation of stresses in planar linearized elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe G. Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erell Jamelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00211-009-0246-2⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (7), pp.1043-1064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/s0218202509003711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873069v1</w:t>
+                <w:t xml:space="preserve">hal-00873070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct computation of stresses in planar linearized elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe G. Ciarlet</w:t>
+                <w:t xml:space="preserve">Solving electromagnetic eigenvalue problems in polyhedral domains with nodal finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Buffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erell Jamelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (4), pp.497-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-009-0246-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/s0218202509003711⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00873070v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of the generalized Maxwell equations (with an elliptic correction) for charged particle simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labrunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (11), pp.1959-1994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5488,233 +5488,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00291503v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing electromagnetic eigenmodes with continuous Galerkin approximations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new approach for approximating linear elasticity problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe G. Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grace Hechme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 346 (5-6), pp.351-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2008.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2008.08.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873075v1</w:t>
+                <w:t xml:space="preserve">hal-00876220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for approximating linear elasticity problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computing electromagnetic eigenmodes with continuous Galerkin approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grace Hechme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 346 (5-6), pp.351-356. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 198 (2), pp.358-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2008.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2008.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876220v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new compactness result for electromagnetic waves. Application to the transmission problem between dielectrics and metamaterials</w:t>
               </w:r>
@@ -5893,351 +5893,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-posedness of the Drude-Born-Fedorov model for chiral media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two- and three-field formulations for wave transmission between media with opposite sign dielectric constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Legendre</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Maria Zwölf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/s0218202507001991⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 204 (2 SPEC. ISS.), pp.408-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2006.01.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876234v1</w:t>
+                <w:t xml:space="preserve">hal-00876230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the kernel of the operator CURL CURL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Well-posedness of the Drude-Born-Fedorov model for chiral media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Krasucki</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2007.01.001⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (3), pp.461-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/s0218202507001991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00583961v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two- and three-field formulations for wave transmission between media with opposite sign dielectric constants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+                <w:t xml:space="preserve">Characterization of the kernel of the operator CURL CURL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe G. Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlo Maria Zwölf</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Geymonat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Krasucki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 344 (série I), pp.305-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2007.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2006.01.046⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00876230v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscaled asymptotic expansions for the electric potential: Surface charge densities and electric fields at rounded corners</w:t>
               </w:r>
@@ -6619,286 +6619,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fourier Singular Complement Method for the Poisson problem. Part II: axisymmetric domains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-dependent Maxwell's equations with charges in singular geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Assous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jun Zou</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Segré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00211-005-0664-8⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 196 (1-3), pp.665-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2006.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00094298v1</w:t>
+                <w:t xml:space="preserve">hal-00977677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent Maxwell's equations with charges in singular geometries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Fourier Singular Complement Method for the Poisson problem. Part II: axisymmetric domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Segré</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kaddouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labrunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2006.07.007⟩</w:t>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 102, pp.583-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-005-0664-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00977677v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A justification of Peek's empirical law in electrostatics [Justification de la loi de Peek en électrostatique]</w:t>
               </w:r>
@@ -7000,77 +7000,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fourier Singular Complement Method for the Poisson problem. Part I: prismatic domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kaddouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labrunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Zou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7298,77 +7298,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular electromagnetic fields: Inductive approach [Singularités électromagnétiques: Une approche inductive]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 341 (10), pp.605-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7427,51 +7427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving Maxwell equations in 3D prismatic domains [Résolution des équations de Maxwell dans des domaines prismatiques tridimensionnels]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Zou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7627,272 +7627,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical solution to the time-dependent Maxwell equations in axisymmetric singular domains: The Singular Complement Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Solution of axisymmetric Maxwell equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labrunie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Segré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 191 (1), pp.147-176. </w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 26 (10), pp.861-896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0021-9991(03)00309-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mma.400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989621v1</w:t>
+                <w:t xml:space="preserve">hal-00989564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution of axisymmetric Maxwell equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Numerical solution to the time-dependent Maxwell equations in axisymmetric singular domains: The Singular Complement Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labrunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Segré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 26 (10), pp.861-896. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 191 (1), pp.147-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mma.400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9991(03)00309-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989564v1</w:t>
+                <w:t xml:space="preserve">hal-00989621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de Stokes avec flux de vitesse et pression imposés</w:t>
               </w:r>
@@ -8266,77 +8266,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical tools to solve the axisymmetric Maxwell equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labrunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 25 (1), pp.49-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8376,289 +8376,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On traces for functional spaces related to Maxwell's equations Part II: Hodge decompositions on the boundary of Lipschitz polyhedra and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">On traces for functional spaces related to Maxwell's equations Part I: An integration by parts formula in Lipschitz polyhedra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Buffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 24 (1), pp.31-48. </w:t>
+              <w:t xml:space="preserve">, 2001, 24 (1), pp.9-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1099-1476(20010110)24:1(31::aid-mma193)3.0.co;2-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1099-1476(20010110)24:1(9::aid-mma191)3.0.co;2-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878224v1</w:t>
+                <w:t xml:space="preserve">hal-00878223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On traces for functional spaces related to Maxwell's equations Part I: An integration by parts formula in Lipschitz polyhedra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">On traces for functional spaces related to Maxwell's equations Part II: Hodge decompositions on the boundary of Lipschitz polyhedra and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Buffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 24 (1), pp.9-30. </w:t>
+              <w:t xml:space="preserve">, 2001, 24 (1), pp.31-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1099-1476(20010110)24:1(9::aid-mma191)3.0.co;2-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1099-1476(20010110)24:1(31::aid-mma193)3.0.co;2-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878223v1</w:t>
+                <w:t xml:space="preserve">hal-00878224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution des équations de Maxwell instationnaires avec charges dans un domaine singulier bidimensionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 330, pp.391-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8730,51 +8730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Filonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labrunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 331 (4), pp.293-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8820,77 +8820,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical solution to the time-dependent Maxwell equations in two-dimensional singular domains: the Singular Complement Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Segré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 161 (1), pp.218-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8936,77 +8936,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la partie singulière et résolution des équations de Maxwell en géométrie singulière axisymétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labrunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 328 (9), pp.767-772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9271,51 +9271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques résultats sur la régularité en temps des équations de Maxwell instationnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9374,51 +9374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution of the Maxwell equations in a domain with reentrant corners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9469,51 +9469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une caractérisation de l'orthogonal de $\Delta (H^2(\Omega)\cap H^1_0(\Omega))$ dans $L^2(\Omega)$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9943,77 +9943,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical foundations of computational electromagnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Assous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labrunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Mathematical Foundations of Computational Electromagnetism, 978-3-319-70841-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
@@ -10929,51 +10929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.ensta.fr/~ciarlet/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629919v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nis-Erik Bohne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sauter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909034v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Chaaban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahran Rihani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647109v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Modave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.70318" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04414789v6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Jamelot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2025.03.028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04714003v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hieu Do" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gervais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madiot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2025.07.026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820910v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.590" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731902v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kachanovska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024053" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04152740v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-023-10089-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666913v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lassounon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1495998" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03613183v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chicaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1485413" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936904v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hieu Do" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022078" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160574v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carvalho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scheid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114207" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bagur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-021-09921-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1404223" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03273264v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-022-01315-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651682v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1344111" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix D. Kpadonou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2020.03.021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142631v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Nicolopoulos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campos Pinto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxaa001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02276430v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1275383" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01912092v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Borthagaray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1221436" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335153v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-017-0923-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148476v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018034" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01488172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F Dunkl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan A Sauter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219530518500070" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566179v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Giret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364782v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stohrer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.02.043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543919v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Desiderio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394856v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2017.05.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349385v4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.07.017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176476v4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2015.10.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225309v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.037" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160896v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. Ciarlet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Simian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-015-0730-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111101v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.07.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762275v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112201v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Wu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120899856" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937769v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2013.04.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRXR953Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688862v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-012-0510-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937681v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric T. Chung" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697755v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.09.033" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937679v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Fei Yu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.10.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZWF2142-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937674v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2013-0007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664575v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2012.02.034" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564312v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849560v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804289v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iosifescu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou Jun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005167" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365391v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labrunie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873065v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lohrengel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicaise" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2009041" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975073v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Maria Zw&#246;lf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.041" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804358v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.04.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG2Z3ZQS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873057v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444185v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Amrouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219530510001497" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873069v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Buffa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-009-0246-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MM8MBNDQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873070v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202509003711" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291503v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202509004017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873075v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Hechme" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.08.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWJ62PS6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876220v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.01.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ21SL0V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873080v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202508003145" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873083v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Assous" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876234v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202507001991" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583961v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Krasucki" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.01.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVC7MHL6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876230v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.01.046" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876233v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kaddouri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202507002133" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180708v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Barthelm&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202507002066" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297289v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciarlet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.10.020" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876227v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.05.029" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DZ3S15C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094298v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Jung" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-005-0664-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00977677v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Assous" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garcia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Segr&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.07.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62JF7KFL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876237v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.10.009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TL4TXPJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094285v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-005-0621-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.05.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3016GM6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983006v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202505000352" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876241v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.09.034" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-032TK0NB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876247v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.09.032" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QRD389N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988265v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.06.021" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLN0W32H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989621v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(03)00309-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T7P4B2R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989564v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.400" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PLX859CP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989582v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00270-X" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S3BJX4T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989073v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwen He" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00030-X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CPBGXSL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989568v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Huang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0895479802410827" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990187v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivette Girault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02564-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00878222v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.279" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJKH6JMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00878224v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1099-1476(20010110)24:1(31::aid-mma193)3.0.co;2-x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9JDW05F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00878223v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1099-1476(20010110)24:1(9::aid-mma191)3.0.co;2-2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7X77CQX4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010723v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)00159-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LTM1RV4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010726v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Filonov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)01617-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL7BVJ2C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010725v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.2000.6499" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FFKGHPPS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010720v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(99)80269-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04QLL6RC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010719v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002110050417" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-33Q4KDD7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010610v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80184-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6T8VT67-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010667v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80158-4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNBRXWFX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010426v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010417v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(97)84769-6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLT2WPG1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010389v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010396v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony F. Chan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. Szeto" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S1064827594262649" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010405v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202597000542" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421231v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596575v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-70842-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70842-3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04043594v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04039611v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764649v3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153780v4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04311490v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05018747v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430202011" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04929216v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.ensta.fr/~ciarlet/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629919v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nis-Erik Bohne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sauter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909034v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Chaaban" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahran Rihani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647109v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Modave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.70318" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04414789v6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Jamelot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2025.03.028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04714003v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hieu Do" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gervais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madiot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2025.07.026" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04152740v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-023-10089-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731902v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryna Kachanovska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024053" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820910v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.590" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666913v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lassounon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1495998" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03613183v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chicaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1485413" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936904v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hieu Do" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022078" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367755v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bagur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-021-09921-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160574v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carvalho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scheid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114207" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1404223" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03273264v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-022-01315-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651682v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1344111" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix D. Kpadonou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2020.03.021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142631v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Nicolopoulos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campos Pinto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxaa001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02276430v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1275383" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01912092v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Borthagaray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1221436" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335153v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-017-0923-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01148476v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018034" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01488172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles F Dunkl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan A Sauter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219530518500070" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566179v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Giret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364782v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stohrer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.02.043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543919v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Desiderio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394856v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2017.05.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349385v4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.07.017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176476v4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2015.10.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225309v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.037" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01160896v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. Ciarlet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Simian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-015-0730-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762275v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111101v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.07.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112201v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Wu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120899856" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937769v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2013.04.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRXR953Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688862v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-012-0510-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937681v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric T. Chung" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697755v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.09.033" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937679v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Fei Yu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.10.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZWF2142-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937677v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2013-0007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937674v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664575v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2012.02.034" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564312v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849560v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365391v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labrunie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804289v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Iosifescu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zou Jun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005167" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873065v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lohrengel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nicaise" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2009041" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975073v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Maria Zw&#246;lf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.041" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804358v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.04.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG2Z3ZQS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873057v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444185v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Amrouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219530510001497" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873070v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202509003711" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Buffa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-009-0246-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MM8MBNDQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291503v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202509004017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876220v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.01.014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ21SL0V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873075v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Hechme" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.08.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWJ62PS6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873080v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202508003145" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873083v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Assous" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876230v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.01.046" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876234v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202507001991" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583961v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Krasucki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.01.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVC7MHL6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876233v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kaddouri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202507002133" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180708v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Barthelm&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202507002066" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297289v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciarlet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.10.020" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876227v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2007.05.029" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DZ3S15C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00977677v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Assous" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Garcia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Segr&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2006.07.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62JF7KFL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094298v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Jung" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-005-0664-8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876237v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.10.009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TL4TXPJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094285v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-005-0621-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.05.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3016GM6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00983006v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202505000352" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876241v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2005.09.034" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-032TK0NB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00876247v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.09.032" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QRD389N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00988265v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2004.06.021" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLN0W32H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989564v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.400" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PLX859CP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989621v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(03)00309-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T7P4B2R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989582v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00270-X" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2S3BJX4T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989073v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiwen He" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00030-X" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CPBGXSL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00989568v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Huang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0895479802410827" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00990187v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivette Girault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02564-5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00878222v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.279" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJKH6JMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00878223v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1099-1476(20010110)24:1(9::aid-mma191)3.0.co;2-2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7X77CQX4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00878224v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1099-1476(20010110)24:1(31::aid-mma193)3.0.co;2-x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9JDW05F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010723v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)00159-2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LTM1RV4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010726v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Filonov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(00)01617-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL7BVJ2C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010725v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcph.2000.6499" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FFKGHPPS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010720v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(99)80269-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04QLL6RC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010719v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002110050417" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-33Q4KDD7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010610v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hazard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80184-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6T8VT67-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010667v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80158-4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNBRXWFX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010426v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010417v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(97)84769-6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLT2WPG1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010389v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010396v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony F. Chan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. K. Szeto" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S1064827594262649" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01010405v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202597000542" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421231v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596575v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-70842-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70842-3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04043594v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04039611v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764649v3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153780v4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04311490v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05018747v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430202011" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04929216v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>