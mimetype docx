--- v0 (2026-03-16)
+++ v1 (2026-04-28)
@@ -131,698 +131,698 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical Image Analysis – Special Issue FIMH 2023</w:t>
+                <w:t xml:space="preserve">Hyperquaternionic Unitary Symplectic Groups: A Unifying Tool for Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Ohayon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magalie Viallon</w:t>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.media.2025.103612⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (4), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00006-025-01402-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045829v1</w:t>
+                <w:t xml:space="preserve">hal-05172172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperquaternionic Unitary Symplectic Groups: A Unifying Tool for Physics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the sheetlet thickness in human left ventricular free wall samples using X-ray phase-contrast microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaorui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+                <w:t xml:space="preserve">Shunli Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Pujol</w:t>
+                <w:t xml:space="preserve">Kai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Delachartre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Huazhan Gui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00006-025-01402-w⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 272, pp.109058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2025.109058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172172v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the sheetlet thickness in human left ventricular free wall samples using X-ray phase-contrast microtomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HALSR-Net: Improving CNN Segmentation of Cardiac Left Ventricle MRI with Hybrid Attention and Latent Space Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shunli Wang</w:t>
+                <w:t xml:space="preserve">Mohamed Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Li</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2025.109058⟩</w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 123, pp.102546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2025.102546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373326v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HALSR-Net: Improving CNN Segmentation of Cardiac Left Ventricle MRI with Hybrid Attention and Latent Space Reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchical data integration with Gaussian processes: application to the characterization of cardiac ischemia-reperfusion patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Freiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bernardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Fakhfakh</w:t>
+                <w:t xml:space="preserve">Romain Deleat-Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Sarry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 123, pp.102546. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 44 (3), pp.1529-1540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2025.102546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2024.3512175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045855v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical data integration with Gaussian processes: application to the characterization of cardiac ischemia-reperfusion patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Medical Image Analysis – Special Issue FIMH 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Freiche</w:t>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Bernardino</w:t>
+                <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Deleat-Besson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 44 (3), pp.1529-1540. </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.103612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2024.3512175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2025.103612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825173v1</w:t>
+                <w:t xml:space="preserve">hal-05045829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed evaluation of a population-wise personalization approach to generate synthetic myocardial infarct images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Konik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 188, pp.8-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -856,90 +856,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pixel-wise statistical analysis of myocardial injury in STEMI patients with delayed enhancement MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Petrusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mewton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -990,90 +990,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of local orientation of cardiomyocyte aggregates in human left ventricle free wall samples using X-ray phase-contrast microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunli Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1133,90 +1133,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMRSegTools: An open-source software enabling reproducible research in segmentation of acute myocardial infarct in CMR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Romero R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Spaltenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (9), pp.e0274491. </w:t>
@@ -1248,2198 +1248,2198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing interactions between cardiac shape and deformation by non-linear manifold learning</w:t>
+                <w:t xml:space="preserve">Dual Hyperquaternion Poincaré Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Di Folco</w:t>
+                <w:t xml:space="preserve">Patrick R. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moceri Pamela</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+                <w:t xml:space="preserve">Robert Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.102278. </w:t>
+              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2021.102278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00006-021-01120-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407714v1</w:t>
+                <w:t xml:space="preserve">hal-03139597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional myocardial function at preclinical disease stage of hypertrophic cardiomyopathy in female gene variant carriers</w:t>
+                <w:t xml:space="preserve">Hyperquaternion Conformal Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahana Parbhudayal</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Patrick Ralph Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10554-020-02156-1⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00006-021-01159-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453922v1</w:t>
+                <w:t xml:space="preserve">hal-03270493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Hyperquaternion Poincaré Groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional myocardial function at preclinical disease stage of hypertrophic cardiomyopathy in female gene variant carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahana Parbhudayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Seegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick R. Girard</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Albert van Rossum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00006-021-01120-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (6), pp.2001-2010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10554-020-02156-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139597v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperquaternion Conformal Groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing interactions between cardiac shape and deformation by non-linear manifold learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Di Folco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ralph Patrick Girard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Moceri Pamela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (3), </w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.102278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00006-021-01159-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2021.102278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270493v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo estimation of normal left ventricular stiffness and contractility based on routine cine MR acquisition</w:t>
+                <w:t xml:space="preserve">A Spatiotemporal exploration and 3D modeling of blood flow in healthy carotid artery bifurcation from two modalities: Ultrasound-Doppler and phase contrast MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Rumindo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arij Debbich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mezri Maatouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badii Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Sigovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2020.09.003⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 118, pp.103644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2020.103644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093687v2</w:t>
+                <w:t xml:space="preserve">hal-02991562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spatiotemporal exploration and 3D modeling of blood flow in healthy carotid artery bifurcation from two modalities: Ultrasound-Doppler and phase contrast MRI</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo estimation of normal left ventricular stiffness and contractility based on routine cine MR acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Sigovan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gerardo Rumindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 118, pp.103644. </w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85, pp.16-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2020.103644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2020.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991562v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093687v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myocardial adaptation after surgical therapy differs for aortic valve stenosis and hypertrophic obstructive cardiomyopathy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A gradient-based optical-flow cardiac motion estimation method for cine and tagged MR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmet Güçlü</w:t>
+                <w:t xml:space="preserve">Liang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alwin Zweerink</w:t>
+                <w:t xml:space="preserve">Zhengjun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Stefan Biesbroek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Croisille</w:t>
+                <w:t xml:space="preserve">Bin Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10554-019-01563-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.media.2019.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070953v1</w:t>
+                <w:t xml:space="preserve">hal-02168613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gradient-based optical-flow cardiac motion estimation method for cine and tagged MR images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Myocardial adaptation after surgical therapy differs for aortic valve stenosis and hypertrophic obstructive cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahana Parbhudayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+                <w:t xml:space="preserve">Ahmet Güçlü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengjun Liu</w:t>
+                <w:t xml:space="preserve">Alwin Zweerink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Gao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wanyu Liu</w:t>
+                <w:t xml:space="preserve">P. Stefan Biesbroek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.media.2019.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10554-019-01563-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168613v1</w:t>
+                <w:t xml:space="preserve">hal-02070953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of strain imaging techniques in CRT candidates: CMR tagging, CMR feature tracking and speckle tracking echocardiography</w:t>
+                <w:t xml:space="preserve">Quantitative comparison of human myocardial fiber orientations derived from DTI and polarized light imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wouter van Everdingen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alwin Zweerink</w:t>
+                <w:t xml:space="preserve">Feng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Nijveldt</w:t>
+                <w:t xml:space="preserve">Yue-Min Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odette Salden</w:t>
+                <w:t xml:space="preserve">Gabrielle Michalowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Meine</w:t>
+                <w:t xml:space="preserve">Pierre Jouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10554-017-1253-5⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/aae514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071011v1</w:t>
+                <w:t xml:space="preserve">hal-01905004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain imaging to predict response to cardiac resynchronization therapy: a systematic comparison of strain parameters using multiple imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alwin Zweerink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter van Everdingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Nijveldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette A.E. Salden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Meine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESC Heart Failure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (6), pp.1130-1140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ehf2.12335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperquaternions: A New Tool for Physics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of strain imaging techniques in CRT candidates: CMR tagging, CMR feature tracking and speckle tracking echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter van Everdingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alwin Zweerink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Nijveldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Salden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Meine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00006-018-0881-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (3), pp.443-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10554-017-1253-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886860v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative comparison of human myocardial fiber orientations derived from DTI and polarized light imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyperquaternions: A New Tool for Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick R. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 63 (21), </w:t>
+              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/aae514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00006-018-0881-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905004v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myocardial Extracellular Volume Estimation by CMR Predicts Functional Recovery Following Acute MI</w:t>
+                <w:t xml:space="preserve">Simultaneous strain–volume analysis by three-dimensional echocardiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kidambi</w:t>
+                <w:t xml:space="preserve">Alessio Lilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Motwani</w:t>
+                <w:t xml:space="preserve">Carlo Tessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Uddin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. K. Mcdiarmid</w:t>
+                <w:t xml:space="preserve">Stefano Diciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2016.06.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (4), pp.223 - 229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2459/JCM.0000000000000336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950587v1</w:t>
+                <w:t xml:space="preserve">hal-01572428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous strain-volume analysis by three-dimensional echocardiography: validation in normal subjects with tagging cardiac magnetic resonance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain analysis in CRT candidates using the novel segment length in cine (SLICE) post-processing technique on standard CMR cine images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alwin Zweerink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis P. Allaart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost P. Kuijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lilli</w:t>
+                <w:t xml:space="preserve">Lina Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tessa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Clarysse</w:t>
+                <w:t xml:space="preserve">Aernout M. Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Cardiovasc Med (Hagerstown)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (12), pp.5158-5158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-017-4890-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950589v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous strain–volume analysis by three-dimensional echocardiography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous strain-volume analysis by three-dimensional echocardiography: validation in normal subjects with tagging cardiac magnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Lilli</w:t>
+                <w:t xml:space="preserve">S. Diciotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Tessa</w:t>
+                <w:t xml:space="preserve">P. Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Diciotti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">J Cardiovasc Med (Hagerstown)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (4), pp.223--229</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572428v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain analysis in CRT candidates using the novel segment length in cine (SLICE) post-processing technique on standard CMR cine images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alwin Zweerink</w:t>
+                <w:t xml:space="preserve">Myocardial Extracellular Volume Estimation by CMR Predicts Functional Recovery Following Acute MI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kidambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelis P. Allaart</w:t>
+                <w:t xml:space="preserve">M. Motwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joost P. Kuijer</w:t>
+                <w:t xml:space="preserve">A. Uddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Wu</w:t>
+                <w:t xml:space="preserve">D. P. Ripley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aernout M. Beek</w:t>
+                <w:t xml:space="preserve">A. K. Mcdiarmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (12), pp.5158-5158. </w:t>
+              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (9), pp.989--999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00330-017-4890-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2016.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572436v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of cardiac motion in cine-MRI sequences by correlation transform optical flow of monogenic features distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengjun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61 (24), pp.8640. </w:t>
@@ -3503,77 +3503,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicky Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue-Min Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Cowan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (11), pp.2486 - 2496. </w:t>
@@ -3783,51 +3783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lebenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3930,64 +3930,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lopez-Lereu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Monmeneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41 (1), pp.83-92. </w:t>
@@ -4037,103 +4037,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic signal phase-based myocardial motion estimation intagged MRI sequences by a bilinear model and motion compensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (1), pp.149-162. </w:t>
@@ -4564,51 +4564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CMRSegTools: an Osirix plugin for myocardial infarct sizing on DE-CMR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Spaltenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4616,51 +4616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles de Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (Suppl 1), pp.P204</w:t>
@@ -4741,51 +4741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52, pp.279-92. </w:t>
@@ -4963,636 +4963,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of local sine wave modeling with harmonic phase analysis for the assessment of myocardial strain</w:t>
+                <w:t xml:space="preserve">Global circumferential left ventricular strain impairment in hypertrophic cardiomyopathy: comparison to left ventricular hypertrophy and late gadolinium enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Miller</w:t>
+                <w:t xml:space="preserve">Laurent Macron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Borg</w:t>
+                <w:t xml:space="preserve">Alban Redheuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Clark</w:t>
+                <w:t xml:space="preserve">Golmehr Ashrafpoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Steadman C.</w:t>
+                <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. P. Mccann</w:t>
+                <w:t xml:space="preserve">Emilie Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (Suppl 1), pp.E122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871790v1</w:t>
+                <w:t xml:space="preserve">inserm-00782661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global circumferential left ventricular strain impairment in hypertrophic cardiomyopathy: comparison to left ventricular hypertrophy and late gadolinium enhancement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Intravascular Ultrasound Elasticity-Palpography Technique Revisited: A Reliable Tool for the In Vivo Detection of Vulnerable Coronary Atherosclerotic Plaques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Deleaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Macron</w:t>
+                <w:t xml:space="preserve">Adeline Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Redheuil</w:t>
+                <w:t xml:space="preserve">Gérard Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Golmehr Ashrafpoor</w:t>
+                <w:t xml:space="preserve">Guy Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bollache</w:t>
+                <w:t xml:space="preserve">Saami K. Yazdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (8), pp.1469-1481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2013.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00782661v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Intravascular Ultrasound Elasticity-Palpography Technique Revisited: A Reliable Tool for the In Vivo Detection of Vulnerable Coronary Atherosclerotic Plaques</w:t>
+                <w:t xml:space="preserve">A virtual imaging platform for multi-modality medical image simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Deleaval</w:t>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Bouvier</w:t>
+                <w:t xml:space="preserve">Carole Lartizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Finet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Saami K. Yazdani</w:t>
+                <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2013.03.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (1), pp.110-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2012.2220154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830516v1</w:t>
+                <w:t xml:space="preserve">inserm-00762497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A virtual imaging platform for multi-modality medical image simulation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of local sine wave modeling with harmonic phase analysis for the assessment of myocardial strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Glatard</w:t>
+                <w:t xml:space="preserve">D. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Lartizien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gibaud</w:t>
+                <w:t xml:space="preserve">D. Steadman C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Germain Forestier</w:t>
+                <w:t xml:space="preserve">G. P. Mccann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (1), pp.110-8. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (2), pp.320-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2012.2220154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmri.23973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00762497v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Segmentation of a Motion Mask to Preserve Sliding Motion in Deformable Registration of Thoracic CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vandemeulebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kybic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (2), pp.1006-1015. </w:t>
@@ -5669,51 +5669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5790,51 +5790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5898,51 +5898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal extended optical flow and statistical constraints: A result of convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6041,51 +6041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Kybic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6244,51 +6244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal extended optical flow subject to a statistical constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6355,312 +6355,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic elastic model for segmentation and tracking of the heart in MR image sequences</w:t>
+                <w:t xml:space="preserve">Mapping Displacement and Deformation of the Heart With Local Sine-Wave Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Schaerer</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frits W Prinzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Delhaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J R Milles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro C Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (5), pp.1114-1123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2009.2037955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877519v1</w:t>
+                <w:t xml:space="preserve">hal-04701646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Displacement and Deformation of the Heart With Local Sine-Wave Modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dynamic elastic model for segmentation and tracking of the heart in MR image sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Schaerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (6), pp.738-749</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701646v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal summarizing method of periodic image sequences with Kohonen Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Yankam Njiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6763,51 +6763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schaerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23, pp.1017--1035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6992,51 +6992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. M. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7100,77 +7100,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Germain-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Clinical Monitoring and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (4-5), pp.339-349. </w:t>
@@ -7221,51 +7221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A realistic anthropomorphic numerical model of the beating heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orkisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7329,51 +7329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge integration and modelisation in medical image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7475,90 +7475,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D spatial and temporal displacement field fitting from cardiac MR tagging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7613,51 +7613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast 2D vector field visualization using a 2D texture synthesis based on an autoregressive filter. Application to cardiac imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7708,51 +7708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking geometrical descriptors on 3D deformable surfaces. Application to the left-ventricular surface of the heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7816,51 +7816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du flot optique en présence de discontinuités : une revue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Orkisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 13 (5), pp.489-513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7877,51 +7877,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (100)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (96)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7930,77 +7930,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population-based personalization of a 2D diffusion-based model of myocardial infarct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Konik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Deleat-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Functional Imaging and Modeling of the Heart (FIMH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8038,64 +8038,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d'une approche de personnalisation à l’échelle d’une population pour générer des images synthétiques 2D et 3D d'infarctus du myocarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Konik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8114,636 +8114,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une plateforme dédiée au contrôle de qualité, correction et suivi de données étiquetées pour la segmentation par apprentissage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lorena Petrusca</w:t>
+                <w:t xml:space="preserve">ASFS-NET : Segmentation avec stratégie de fusion pour l'IRM cardiaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fakhfakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGBM (Société Française du Génie Biologique et Médical), Jun 2024, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825182v1</w:t>
+                <w:t xml:space="preserve">hal-04788384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASFS-NET : Segmentation avec stratégie de fusion pour l'IRM cardiaque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Fakhfakh</w:t>
+                <w:t xml:space="preserve">A population-based approach to the simulation of realistic 3D myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Konik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Sarry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGBM (Société Française du Génie Biologique et Médical), Jun 2024, Aubière, France</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788384v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A population-based approach to the simulation of realistic 3D myocardial infarction</w:t>
+                <w:t xml:space="preserve">Identification de modèles à l'échelle d'une population : application à l'infarctus du myocarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Konik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Aubière, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR MECABIO Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608087v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de modèles à l'échelle d'une population : application à l'infarctus du myocarde</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Methodology for Estimating 3D Respiration in Heart from Free Breathing MRI Acquisitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuemin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR MECABIO Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 17th International Conference on Signal Processing (ICSP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Suzhou, China. pp.686-691, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSP62129.2024.10846565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805483v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Estimating 3D Respiration in Heart from Free Breathing MRI Acquisitions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Développement d’une plateforme dédiée au contrôle de qualité, correction et suivi de données étiquetées pour la segmentation par apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William A. Romero R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Petrusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 17th International Conference on Signal Processing (ICSP 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051273v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of age-related hemodynamic and mechanical changes in the human thoracic aorta using an atlas based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benyebka Bousaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine (ISMRM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Toronto, Canada</w:t>
@@ -8766,420 +8766,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperquaternions and physics</w:t>
+                <w:t xml:space="preserve">Assessment of the Evolution of Temporal Segmental Strain in a Longitudinal Study of Myocardial Infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick R Girard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bianca Freytag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Petrusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Conferenceon Functional Imaging and Modeling of the Heart (FIMH 2023), LNCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.678-687</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309170v1</w:t>
+                <w:t xml:space="preserve">hal-04096727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which anatomical directions to quantify local right ventricular strain in 3D echocardiography?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyperquaternions and physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dargent</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Patrick R Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Functional Imaging and Modeling of the Heart</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SciPost Physics Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Strasbourg, France. pp.030, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhysProc.14.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096724v1</w:t>
+                <w:t xml:space="preserve">hal-04309170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Evolution of Temporal Segmental Strain in a Longitudinal Study of Myocardial Infarction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bianca Freytag</w:t>
+                <w:t xml:space="preserve">Which anatomical directions to quantify local right ventricular strain in 3D echocardiography?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Di Folco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conferenceon Functional Imaging and Modeling of the Heart (FIMH 2023), LNCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.678-687</w:t>
+              <w:t xml:space="preserve">12th International Conference on Functional Imaging and Modeling of the Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.607-615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096727v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning for the generation of personalized image analysis protocol in echocardiography: a pilot study in arterial hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Loncaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9263,1665 +9263,1665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Multi-modality Prediction Model to Assess Obesity-Related Remodelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Reinforcement learning for active modality selection during diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Susanna Prat-Gonzàlez</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Jonsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Loncaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo-Miki Marti Castellote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Sitges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Atlases and Computational Modelling of the Heart</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Singapore, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536022v1</w:t>
+                <w:t xml:space="preserve">hal-03752018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement learning for active modality selection during diagnosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of a mutual shape based on the Fréchet-Nikodym metric for 3D shapes fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">International Conference on Curves and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SMAI-SIGMA, Jun 2022, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752018v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of different configurations of diffusion gradient directions on accuracy of diffusion tensor estimation in cardiac DTI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunlong He</w:t>
+                <w:t xml:space="preserve">Lihui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 16th IEEE International Conference on Signal Processing (ICSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Beijing, China. pp.437-441, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSP56322.2022.9965350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a mutual shape based on the Fréchet-Nikodym metric for 3D shapes fusion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cardiac strain measurement with DENSE MRI: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Curves and Surfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 16th IEEE International Conference on Signal Processing (ICSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Beijing, China. pp.474-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSP56322.2022.9965221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697975v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac strain measurement with DENSE MRI: a review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Multi-modality Prediction Model to Assess Obesity-Related Remodelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bernardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Sepúlveda-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mérida Rodríguez-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Prat-Gonzàlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 16th IEEE International Conference on Signal Processing (ICSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Beijing, China. pp.474-478, </w:t>
+              <w:t xml:space="preserve">Statistical Atlases and Computational Modelling of the Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Strasbourg, France. pp.103-112, </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSP56322.2022.9965221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-93722-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943814v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical manifold learning for the interpretation of multi-level data -Application to cardiac imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Systematic Study of Joint Influence of Angular Resolution and Noise in Cardiac Diffusion Tensor Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis and Artificial Intelligence (MAI), 2nd Sino-French workshop. 2021.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conferenceon Functional Imaging and Modeling of the Heart (FIMH 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.200-210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-78710-3_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522559v1</w:t>
+                <w:t xml:space="preserve">hal-03740032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population-based personalization of geometric models of myocardial infarction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Investigation of the impact of normalization on the study of interactions between myocardial shape and deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Di Folco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Moceri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Imaging and Modelling of the Heart</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FIMH 2021 - 11th International Conference on Functional Imaging and Modeling of the Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Stanford, United States. pp.223-231, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-78710-3_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203372v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Study of Joint Influence of Angular Resolution and Noise in Cardiac Diffusion Tensor Imaging</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Influence of Morphometric and Mechanical Factors in Thoracic Aorta Finite Element Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruifen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Sigovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conferenceon Functional Imaging and Modeling of the Heart (FIMH 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Workshop on Statistical Atlases and Computational Models of the Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Esther Puyol Antón; Mihaela Pop; Carlos Martín-Isla; Maxime Sermesant; Avan Suinesiaputra; Oscar Camara; Karim Lekadir; Alistair Young, Sep 2021, Strasbourg, France. pp.229-238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740032v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the impact of normalization on the study of interactions between myocardial shape and deformation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+                <w:t xml:space="preserve">Influence of morphometric and mechanical factors in thoracic aorta finite element modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sigovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIMH 2021 - 11th International Conference on Functional Imaging and Modeling of the Heart</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th Statistical Atlases and Computational Modeling of the Heart Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Strasbourg (100% virtuel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-78710-3_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03203378v1</w:t>
+                <w:t xml:space="preserve">hal-04933469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Morphometric and Mechanical Factors in Thoracic Aorta Finite Element Modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pixel-wise statistical analysis of lesion patterns: a fresh look at immediate vs. delayed stenting of the Minimalist Immediate Mechanical Intervention approach (MIMI) in acute STEMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Petrusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Statistical Atlases and Computational Models of the Heart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Esther Puyol Antón; Mihaela Pop; Carlos Martín-Isla; Maxime Sermesant; Avan Suinesiaputra; Oscar Camara; Karim Lekadir; Alistair Young, Sep 2021, Strasbourg, France. pp.229-238</w:t>
+              <w:t xml:space="preserve">Society for Cardiovascular Magnetic Resonance (SCMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual conference, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943834v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixel-wise statistical analysis of lesion patterns: a fresh look at immediate vs. delayed stenting of the Minimalist Immediate Mechanical Intervention approach (MIMI) in acute STEMI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing myocardial ischemia and reperfusion patterns with hierarchical manifold learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Freiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Cardiovascular Magnetic Resonance (SCMR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Virtual conference, United Kingdom</w:t>
+              <w:t xml:space="preserve">Statistical Atlases and Computational Modeling of the Heart (STACOM), MICCAI Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825240v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing myocardial ischemia and reperfusion patterns with hierarchical manifold learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">3D Clifford Analytic Signal for 3D Envelope Detection on Ultrasound Volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick R Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Atlases and Computational Modeling of the Heart (STACOM), MICCAI Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Xi'an, China. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS52206.2021.9593437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510191v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of morphometric and mechanical factors in thoracic aorta finite element modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P Clarysse</w:t>
+                <w:t xml:space="preserve">Population-based personalization of geometric models of myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kannara Mom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Statistical Atlases and Computational Modeling of the Heart Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Strasbourg (100% virtuel), France</w:t>
+              <w:t xml:space="preserve">Functional Imaging and Modelling of the Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Stanford, United States. In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933469v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Clifford Analytic Signal for 3D Envelope Detection on Ultrasound Volume</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hierarchical manifold learning for the interpretation of multi-level data -Application to cardiac imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Freiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Analysis and Artificial Intelligence (MAI), 2nd Sino-French workshop. 2021.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IUS52206.2021.9593437⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03474875v1</w:t>
+                <w:t xml:space="preserve">hal-03522559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a multi-scale virtual heart model</w:t>
               </w:r>
@@ -10933,51 +10933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zexian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11024,64 +11024,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging based biomechanical modeling to assess the thoracic aorta properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sigovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11158,51 +11158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuram Faraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11247,8687 +11247,8190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Duplex Pipeline for the Generation of Realistic Echocardiographic Sequences with Doppler Imaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Deep Group-Wise Angular Translation of Cardiac Diffusion MRI in q-space via Manifold Regularized GAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue-Min Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251845⟩</w:t>
+              <w:t xml:space="preserve">2020 15th IEEE International Conference on Signal Processing (ICSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Beijing, China. pp.511-515, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSP48669.2020.9320925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538705v1</w:t>
+                <w:t xml:space="preserve">hal-03435215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Group-Wise Angular Translation of Cardiac Diffusion MRI in q-space via Manifold Regularized GAN</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Learning interactions between cardiac shape and deformation: application to pulmonary hypertension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Di Folco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yue-Min Zhu</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Moceri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 15th IEEE International Conference on Signal Processing (ICSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Statistical Atlases and Computational Modeling of the Heart (STACOM) Workshop, Held in Conjunction with MICCAI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Shenzen, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSP48669.2020.9320925⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03435215v1</w:t>
+                <w:t xml:space="preserve">hal-02309296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Group-Wise Angular Translation of Cardiac Diffusion MRI in q-space via Manifold Regularized GAN</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyperquaternions: An Efficient Mathematical Formalism for Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yuemin Zhu</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 15th IEEE International Conference on Signal Processing (ICSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSP48669.2020.9320925⟩</w:t>
+              <w:t xml:space="preserve">Geometric Science of Information. 4th International Conference (GSI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frank Nielsen; Frédéric Barbaresco, Aug 2019, Toulouse, France. pp.116-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-26980-7_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739969v1</w:t>
+                <w:t xml:space="preserve">hal-02276429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation statistique de l'infarctus du myocarde pour la personnalisation de modèles géométriques de lésions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Di Folco</w:t>
+                <w:t xml:space="preserve">Domain adaptation via dimensionality reduction for the comparison of cardiac simulation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenny Rumindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P Clarysse</w:t>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National d’Imagerie du Vivant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Functional Imaging and Modeling of the Heart (FIMH 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21949-9_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994480v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning interactions between cardiac shape and deformation: application to pulmonary hypertension</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Caractérisation statistique de l'infarctus du myocarde pour la personnalisation de modèles géométriques de lésions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Di Folco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Statistical Atlases and Computational Modeling of the Heart (STACOM) Workshop, Held in Conjunction with MICCAI 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Shenzen, China</w:t>
+              <w:t xml:space="preserve">Congrès National d’Imagerie du Vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309296v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperquaternions: An Efficient Mathematical Formalism for Geometry</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of Different Strain-Based Parameters to Identify Human Left Ventricular Myocardial Infarct During Diastole: A 3D Finite-Element Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Kenny Rumindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Stuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometric Science of Information. 4th International Conference (GSI 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tel-Aviv, Israel. pp.161-169</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276429v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain adaptation via dimensionality reduction for the comparison of cardiac simulation models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personalization of Synthetic Pathological Left Ventricles using Learning-Based Infarct Localization and Finite-Element Inverse Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Kenny Rumindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Functional Imaging and Modeling of the Heart (FIMH 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154942v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalization of Synthetic Pathological Left Ventricles using Learning-Based Infarct Localization and Finite-Element Inverse Modeling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probabilistic Atlas Construction of Human Cardiac Fiber Structure in DT-MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue-Min Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 World Congress of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 14th IEEE International Conference on Signal Processing (ICSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Beijing, China. pp.1154--1157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSP.2018.8652274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912922v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Different Strain-Based Parameters to Identify Human Left Ventricular Myocardial Infarct During Diastole: A 3D Finite-Element Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Kenny Rumindo</w:t>
+                <w:t xml:space="preserve">Hyperquaternion Symmetry Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick R. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Ohayon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Tel-Aviv, Israel. pp.161-169</w:t>
+              <w:t xml:space="preserve">11th International Conference on Clifford Algebras and Their Applications in Mathematical Physics (ICCA11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075241v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Atlas Construction of Human Cardiac Fiber Structure in DT-MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Validation of dMRI-Derived Fiber Orientations Using PLI in Human Fetal Hearts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue-Min Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pousin</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Michalowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Usson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 14th IEEE International Conference on Signal Processing (ICSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 ISMRM 25th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Honolulu, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSP.2018.8652274⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02072928v1</w:t>
+                <w:t xml:space="preserve">hal-02086825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-based parameters for infarct localization: evaluation via a learning algorithm on a synthetic database of pathological hearts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">GENERATION OF A SYNTHETIC DATABASE OF HEART MODELS TO EVALUATE STRAIN-BASED INFARCT DETECTION ALGORITHMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garardo Rumindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference, Functional Imaging and Modeling of the Heart (FIMH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Toronto, Canada. pp.106-114</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829278v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperquaternion Symmetry Groups</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Combining imaging, biomechanical modeling and data analysis for myocardial infarct localization and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Rumindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Clifford Algebras and Their Applications in Mathematical Physics (ICCA11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de la faculté des Sciences et technologies de l'UCBL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695594v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of dMRI-Derived Fiber Orientations Using PLI in Human Fetal Hearts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyperquaternions and Physics: Historical Outlook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick R. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 ISMRM 25th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">11th International Conference on Clifford Algebras and Their Applications in Mathematical Physics (ICCA11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086825v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENERATION OF A SYNTHETIC DATABASE OF HEART MODELS TO EVALUATE STRAIN-BASED INFARCT DETECTION ALGORITHMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Garardo Rumindo</w:t>
+                <w:t xml:space="preserve">Strain-based parameters for infarct localization: evaluation via a learning algorithm on a synthetic database of pathological hearts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Rumindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">9th International Conference, Functional Imaging and Modeling of the Heart (FIMH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toronto, Canada. pp.106-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505515v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining imaging, biomechanical modeling and data analysis for myocardial infarct localization and characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Comparison of different strain-based parameters to identify human left ventricular myocardial infarct: a three-dimensional finite element study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Rumindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ohayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Stuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de la faculté des Sciences et technologies de l'UCBL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 14th International Symposium Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561663v1</w:t>
+                <w:t xml:space="preserve">hal-01561814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperquaternions and Physics: Historical Outlook</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cardiac motion analysis using wavelet projections from tagged MR sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Farouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Clausel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Clifford Algebras and Their Applications in Mathematical Physics (ICCA11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.189-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695581v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different strain-based parameters to identify human left ventricular myocardial infarct: a three-dimensional finite element study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Croisille</w:t>
+                <w:t xml:space="preserve">Myocardial Motion Estimation Using Optical Flow with Multiple Constraint Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Symposium Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tel Aviv, Israel</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Signal Processing (ICSP14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, HangZhou, China. pp.1066-1071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561814v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac motion analysis using wavelet projections from tagged MR sequences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marianne Clausel</w:t>
+                <w:t xml:space="preserve">A mutual reference shape based on information theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A de Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025037⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.887 - 891, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592637v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mutual reference shape based on information theory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Cochet</w:t>
+                <w:t xml:space="preserve">Estimation of In Vivo Myocardial Fibre Strain Using an Architectural Atlas of the Human Heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-M. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. R. Cowan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing ICIP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025178⟩</w:t>
+              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp.208-215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38899-6_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081376v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myocardial Motion Estimation Using Optical Flow with Multiple Constraint Equations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Girard</w:t>
+                <w:t xml:space="preserve">A reference free approach for the comparative evaluation of eight segmentation methods for the estimation of the left ventricular ejection fraction in cardiac MRI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lebenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Signal Processing (ICSP14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, HangZhou, China. pp.1066-1071</w:t>
+              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lisbonne, Portugal. pp.658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102920v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of In Vivo Myocardial Fibre Strain Using an Architectural Atlas of the Human Heart</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension of Analytic Signal conception on Dynamic Image Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengjun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick R. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00941788v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating fiber orientation constraint into a spatio-temporal FEM model for heart borders and motion tracking in dynamic MRI</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Estimation of in vivo human myocardial fibre strain by integrating tagged and diffusion tensor MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yue-Min Zhu</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-M. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. R. Cowan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nice, France. pp.355-363</w:t>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915506v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of in vivo human myocardial fibre strain by integrating diffusion tensor and tagged MRI using FE modeling</w:t>
+                <w:t xml:space="preserve">OntoVIP: an ontology for the annotation of object models used for medical image simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V y Wang</w:t>
+                <w:t xml:space="preserve">B. Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Casta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">y M Zhu</w:t>
+                <w:t xml:space="preserve">G. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cervenansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Healthcare Informatics, Imaging and Systems Biology (HISB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, La Jolla, United States. pp.110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HISB.2012.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072031v1</w:t>
+                <w:t xml:space="preserve">hal-00830912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference free approach for the comparative evaluation of eight segmentation methods for the estimation of the left ventricular ejection fraction in cardiac MRI.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessica Lebenberg</w:t>
+                <w:t xml:space="preserve">Design of an ontology for the annotation of object models used for medical image simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Buvat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christopher Casta</w:t>
+                <w:t xml:space="preserve">F. Cervenansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Lisbonne, Portugal. pp.658</w:t>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787512v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OntoVIP: an ontology for the annotation of object models used for medical image simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
+                <w:t xml:space="preserve">Multi-modality image simulation with the Virtual Imaging Platform: Illustration on cardiac echography and MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Healthcare Informatics, Imaging and Systems Biology (HISB)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HISB.2012.35⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.98-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830912v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modality image simulation with the Virtual Imaging Platform: Illustration on cardiac echography and MRI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
+                <w:t xml:space="preserve">Phase extraction of the Analytic Video Signal in Clifford Algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">P. R. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th conference on Applied Geometric Algebras in Computer Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830243v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an ontology for the annotation of object models used for medical image simulation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Méthodes de segmentation et modélisation du ventricule gauche en ultrasons et IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée du Groupe de Recherche en Imagerie Cardiaque (GRIC) : Analyse d'images cardiaques, Journées Françaises de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829556v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Analytic Signal conception on Dynamic Image Sequences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+                <w:t xml:space="preserve">Monogenic signal for cardiac motion analysis from tagged magnetic resonance image sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Computing in Cardiology 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Krakow, Poland. pp.685 - 688</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780356v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of in vivo human myocardial fibre strain by integrating tagged and diffusion tensor MRI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. R. Cowan</w:t>
+                <w:t xml:space="preserve">3-D biquaternionic analytic signal and application to envelope detection in 3-D ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. R. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on 3D Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Liège, Belgium. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC3D.2012.6615144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828878v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase extraction of the Analytic Video Signal in Clifford Algebra</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Estimation of in vivo human myocardial fibre strain by integrating diffusion tensor and tagged MRI using FE modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-M. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th conference on Applied Geometric Algebras in Computer Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.46-49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839287v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D biquaternionic analytic signal and application to envelope detection in 3-D ultrasound imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Clarysse</w:t>
+                <w:t xml:space="preserve">Estimation of in vivo human myocardial fibre strain by integrating diffusion tensor and tagged MRI using FE modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V y Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on 3D Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Barcelona, Spain. pp.46--49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828548v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de segmentation et modélisation du ventricule gauche en ultrasons et IRM</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimation of in vivo human myocardial fibre strain by integrating diffusion tensor and tagged MRI using FE modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V y Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">y M Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Groupe de Recherche en Imagerie Cardiaque (GRIC) : Analyse d'images cardiaques, Journées Françaises de Radiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Barcelona, Spain. pp.46--49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923299v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monogenic signal for cardiac motion analysis from tagged magnetic resonance image sequences</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrating fiber orientation constraint into a spatio-temporal FEM model for heart borders and motion tracking in dynamic MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue-Min Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Krakow, Poland. pp.685 - 688</w:t>
+              <w:t xml:space="preserve">MICCAI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nice, France. pp.355-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839229v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of in vivo human myocardial fibre strain by integrating diffusion tensor and tagged MRI using FE modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y.-M. Zhu</w:t>
+                <w:t xml:space="preserve">Estimation d'une forme mutuelle pour l'évaluation de la segmentation en imagerie cardiaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23ème Colloque GRETSI - Traitement du Signal et des Images (GRETSI '11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. 10pp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235480⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00830230v1</w:t>
+                <w:t xml:space="preserve">hal-00622511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of in vivo human myocardial fibre strain by integrating diffusion tensor and tagged MRI using FE modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">y M Zhu</w:t>
+                <w:t xml:space="preserve">Variability of the Human Cardiac Laminar Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Barcelona, Spain. pp.46--49</w:t>
+              <w:t xml:space="preserve">Proceedings of STACOM Workshop at MICCAI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071932v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different segmentation approaches without using gold standard. Application to the estimation of the left ventricle ejection fraction from cardiac cine MRI sequences.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Constantin Constantinidès</w:t>
+                <w:t xml:space="preserve">Sharing object models for multi-modality medical image simulation: a semantic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6090732⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bristol, UK, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMS.2011.5999167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00773261v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation d'une forme mutuelle pour l'évaluation de la segmentation en imagerie cardiaque</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">Méthodologie Pour Comparer Différentes Méthodes D'extraction De Biomarqueurs Sans Méthode De Référence. Application À La Segmentation Du Ventricule Gauche En Irm Cardiaque Pour Estimer La Fraction D'éjection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Najman</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Constantinidès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Colloque GRETSI - Traitement du Signal et des Images (GRETSI '11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France. 10pp</w:t>
+              <w:t xml:space="preserve">RITS 2011 (Colloque National Recherche en Imagerie et Technologies pour la Santé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rennes (CHU), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622511v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the Human Cardiac Laminar Structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId479" w:history="1">
+                <w:t xml:space="preserve">Statistical Analysis of the Human Cardiac Fiber Architecture from DT-MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fanton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of STACOM Workshop at MICCAI 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FIMH - Sixth International Conference on Functional Imaging and Modeling of the Heart - 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, New York City, NY, United States. pp.171--179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21028-0_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813800v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00616208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing object models for multi-modality medical image simulation: a semantic approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Friboulet</w:t>
+                <w:t xml:space="preserve">Driving Dynamic Cardiac Model Adaptation with MR-Tagging Displacement Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Schaerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FIMH 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, New York, United States. pp.137-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922169v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie Pour Comparer Différentes Méthodes D'extraction De Biomarqueurs Sans Méthode De Référence. Application À La Segmentation Du Ventricule Gauche En Irm Cardiaque Pour Estimer La Fraction D'éjection.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Constantin Constantinidès</w:t>
+                <w:t xml:space="preserve">Impact of obesity on global and regional systolic function in children: a CMR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Beghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Farpour-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS 2011 (Colloque National Recherche en Imagerie et Technologies pour la Santé)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 SCMR/Euro CMR Joint Scientific Sessions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Nice, France. pp.P310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1532-429X-13-S1-P310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908741v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00663862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of the Human Cardiac Fiber Architecture from DT-MRI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fanton</w:t>
+                <w:t xml:space="preserve">Multi-modality medical image simulation of biological models with the Virtual Imaging Platform (VIP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIMH - Sixth International Conference on Functional Imaging and Modeling of the Heart - 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-21028-0_22⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bristol, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cbms.2011.5999141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00616208v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modality medical image simulation of biological models with the Virtual Imaging Platform (VIP)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+                <w:t xml:space="preserve">Motion constrained cardiac model retrieval from MR Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Schaerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RITS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813315v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving Dynamic Cardiac Model Adaptation with MR-Tagging Displacement Information</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joel Schaerer</w:t>
+                <w:t xml:space="preserve">Statistical Atlas of Human Cardiac Fibers: Comparison with Abnormal Hearts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIMH 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, New York, United States. pp.137-144</w:t>
+              <w:t xml:space="preserve">Proceedings of STACOM Workshop at MICCAI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915504v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of obesity on global and regional systolic function in children: a CMR study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+                <w:t xml:space="preserve">Motion constrained cardiac model retrieval from MR Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Beghetti</w:t>
+                <w:t xml:space="preserve">J Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Farpour-Lambert</w:t>
+                <w:t xml:space="preserve">J Schaerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 SCMR/Euro CMR Joint Scientific Sessions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RITS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663862v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion constrained cardiac model retrieval from MR Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Croisille</w:t>
+                <w:t xml:space="preserve">Comparison of different segmentation approaches without using gold standard. Application to the estimation of the left ventricle ejection fraction from cardiac cine MRI sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lebenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Constantinidès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.2663-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6090732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071938v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00773261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Atlas of Human Cardiac Fibers: Comparison with Abnormal Hearts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpolation of Human Cardiac DT-MRI Data Using Polar Coordinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">y M Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J H Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of STACOM Workshop at MICCAI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">IEEE ICSP'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813799v1</w:t>
+                <w:t xml:space="preserve">hal-02072042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion constrained cardiac model retrieval from MR Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Casta</w:t>
+                <w:t xml:space="preserve">Interpolation of Human Cardiac DT-MRI Data Using Polar Coordinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">y M Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J H Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Clarysse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">IEEE ICSP\\backslashtextquoteright\10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072037v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation of Human Cardiac DT-MRI Data Using Polar Coordinates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Incorporating low-level constraints for the retrieval of personalised heart models from dynamic MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Schaerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICSP'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Beijing, China</w:t>
+              <w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart: Mapping Structure and Function (STACOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Beijing, China. pp.174-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072042v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation of Human Cardiac DT-MRI Data Using Polar Coordinates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Initiative multicentrique pour une plateforme d'évaluation en imagerie cardiaque.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICSP\\backslashtextquoteright\10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Beijing, China</w:t>
+              <w:t xml:space="preserve">Congrès Recherche en Imagerie et Technologies de la Santé (RITS).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Lille, France. pp.109-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071943v1</w:t>
+                <w:t xml:space="preserve">hal-00913828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating low-level constraints for the retrieval of personalised heart models from dynamic MRI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pousin</w:t>
+                <w:t xml:space="preserve">Towards Production-level Cardiac Image Analysis with Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketan Maheshwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Schaerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Schaerer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Croisille</w:t>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart: Mapping Structure and Function (STACOM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HealthGrid 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Berlin, Germany. pp.31-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-027-8-31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915503v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiative multicentrique pour une plateforme d'évaluation en imagerie cardiaque.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Najman</w:t>
+                <w:t xml:space="preserve">Reconstruction of cardiac Cine MR Images using analytic image and neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yankam-Njiwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Berkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J H Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I E Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Recherche en Imagerie et Technologies de la Santé (RITS).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Lille, France. pp.109-10</w:t>
+              <w:t xml:space="preserve">ISPA\\backslashtextquoteright\09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Salzburg, Austria. in--press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913828v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Production-level Cardiac Image Analysis with Grids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId495" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the dynamic elastic template model for the segmentation of the heart in mri sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Schaerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MICCAI Workshop - 3D Segmentation in the Clinic: A Grand Challenge III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Londres, United Kingdom. pp.160-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677800v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of cardiac Cine MR Images using analytic image and neural networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal extended optical flow and statistical constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPA\\backslashtextquoteright\09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Salzburg, Austria. in--press</w:t>
+              <w:t xml:space="preserve">International Conference on Computational and Mathematical Methods in Sciences and Engineering,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Gijon, Spain. pp.524-539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071955v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of cardiac Cine MR Images using analytic image and neural networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I E Magnin</w:t>
+                <w:t xml:space="preserve">Towards a Virtual Radiological Platform Based on a Grid Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPA\\backslashtextquoteright\09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Salzburg, Austria. in--press</w:t>
+              <w:t xml:space="preserve">Medical imaging on grids: achievements and perspectives (MICCAI Grid Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, New York, USA, Unknown Region. pp.85-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072054v1</w:t>
+                <w:t xml:space="preserve">hal-01922371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the dynamic elastic template model for the segmentation of the heart in mri sequences</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jerome Pousin</w:t>
+                <w:t xml:space="preserve">A global approach to cardiac tractography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Frindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">y M Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Robini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI Workshop - 3D Segmentation in the Clinic: A Grand Challenge III</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedical Imaging: From Nano to Macro, 2008. ISBI 2008. 5th IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.883\{$\backslash$textendash\}886, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2008.4541138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915502v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal extended optical flow and statistical constraint</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Radial Basis Functions Collocation Methods For Model-Based Level-set Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schaerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational and Mathematical Methods in Sciences and Engineering,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Gijon, Spain. pp.524-539</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San Antonio, TX, USA, Unknown Region. pp.237-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915507v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global approach to cardiac tractography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Robini</w:t>
+                <w:t xml:space="preserve">A Realistic Anthropomorphic Dynamic Heart Phantom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Orkisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Imaging: From Nano to Macro, 2008. ISBI 2008. 5th IEEE International Symposium on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lyon, France. pp.801-804</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071962v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Virtual Radiological Platform Based on a Grid Infrastructure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Bernard</w:t>
+                <w:t xml:space="preserve">Grid-enabling medical image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical imaging on grids: achievements and perspectives (MICCAI Grid Workshop)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cluster Computing and Grid 2005 (CCGrid05) Bio-Medical Computations on the Grid (Bio-Grid)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Cardiff, United Kingdom. pp.339-349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10877-005-0679-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922371v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial Basis Functions Collocation Methods For Model-Based Level-set Segmentation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Un modèle numérique anthropomorphique du coeur battant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Orkisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.E. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, San Antonio, TX, USA, Unknown Region. pp.237-240</w:t>
+              <w:t xml:space="preserve">Forum de Recherche en Génie Biologique et Médical (JSTIM-FRGBM'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nancy, France. pp.77-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922373v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle numérique anthropomorphique du coeur battant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I.E. Magnin</w:t>
+                <w:t xml:space="preserve">Modèle numérique d'estimation 2D de la déformation des tissus mous biologiques à partir d'images échographiques radiofréquences : Résultats sur simulations numériques et données expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de Recherche en Génie Biologique et Médical (JSTIM-FRGBM'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Nancy, France. pp.77-78</w:t>
+              <w:t xml:space="preserve">20° Colloque du GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Louvain-la-Neuve, Belgique. pp.731-734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825396v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle numérique d'estimation 2D de la déformation des tissus mous biologiques à partir d'images échographiques radiofréquences : Résultats sur simulations numériques et données expérimentales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comparison of 3D Deformable Models For in vivo Measurements of Mouse Embryo from 3D Ultrasound Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Janier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20° Colloque du GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Louvain-la-Neuve, Belgique. pp.731-734</w:t>
+              <w:t xml:space="preserve">International Ultrasonics, Ferroelectrics, and Frequency Control (UFFC'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Montreal, Canada. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452938v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Realistic Anthropomorphic Dynamic Heart Phantom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I.E. Magnin</w:t>
+                <w:t xml:space="preserve">Correction des inhomogénéités d'intensité en IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">y M Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J H Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I E Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lyon, France. pp.801-804</w:t>
+              <w:t xml:space="preserve">Conférences F. Lhermitte - 13e Rendez-Vous de l\\backslashtextquoteright\ARSEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825398v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid-enabling medical image analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tristan Glatard</w:t>
+                <w:t xml:space="preserve">Using an elastic deformable template for the segmentation of ultrasound cardiac radio frequency images based on the velocity information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dydenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chehbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster Computing and Grid 2005 (CCGrid05) Bio-Medical Computations on the Grid (Bio-Grid)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Munich, Germany. pp.1706-1709</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166971v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 3D Deformable Models For in vivo Measurements of Mouse Embryo from 3D Ultrasound Images</w:t>
+                <w:t xml:space="preserve">3D Quantification of Ultrasound Images: Application to Mouse Embryo Imaging In Vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Qiu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Didier Vray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Discher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lefloc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ultrasonics, Ferroelectrics, and Frequency Control (UFFC'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Montreal, Canada. pp.1-10</w:t>
+              <w:t xml:space="preserve">Ultrasonics, Ferroelectrics, and Frequency Control Society (UFFC02)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Munich, Germany. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691644v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction des inhomogénéités d\\backslashtextquoteright\intensité en IRM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I E Magnin</w:t>
+                <w:t xml:space="preserve">Three dimensional velocity field estimation of moving cardiac walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences F. Lhermitte - 13e Rendez-Vous de l\\backslashtextquoteright\ARSEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Paris, France. pp.35</w:t>
+              <w:t xml:space="preserve">Computers in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Bethesda, USA, Unknown Region. pp.489-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071978v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction des inhomogénéités d'intensité en IRM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I E Magnin</w:t>
+                <w:t xml:space="preserve">Time evolution analysis of differential features on 3D surfaces of the heart walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences F. Lhermitte - 13e Rendez-Vous de l\\backslashtextquoteright\ARSEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Paris, France. pp.35</w:t>
+              <w:t xml:space="preserve">IEEE Medical Imaging Conf.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Norfolk, USA, Unknown Region. pp.1807-1811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072074v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using an elastic deformable template for the segmentation of ultrasound cardiac radio frequency images based on the velocity information</w:t>
-[...451 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Curvature assessment of the heart walls in 3D. Acquisition, segmentation, quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19942,51 +19445,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc Computers in Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, London, UK, Unknown Region. pp.607-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19996,137 +19499,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperquaternionic Unitary Symplectic Groups: A Unifying Tool for Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20136,433 +19639,433 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twelve Years of LabEx PRIMES (2012-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zenodo, 2025, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Peyrin</w:t>
-[...70 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.14794956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928878v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Nature Switzerland, 13958, 2023, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modality Cardiac Imaging: Processing and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Clarysse, Denis Friboulet. Wiley, 2015, 978-1-84821-235-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement et analyse d'images cardiaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Clarysse, Denis Friboulet. Hermès-Lavoisier, 2014, Traitement et analyse d'images cardiaques, 9782746246843</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20572,1113 +20075,1113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the Evolution of Temporal Segmental Strain in a Longitudinal Study of Myocardial Infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Freytag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13958, Springer Nature Switzerland, pp.678-687, 2023, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Geometry Revisited by Biquaternion Clifford Algebra</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cardiac Motion Analysis in Tagged MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Clarysse, Denis Friboulet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Lecture Notes in Computer Science - Curves and Surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22804-4_17⟩</w:t>
+              <w:t xml:space="preserve">Multi-modality Cardiac Imaging: Processing and Analysis </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Hoboken (USA) - London (UK): Wiley-ISTE, pp.247-256, 2015, 9781848212350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118574362.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622682v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Motion Analysis in Tagged MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Estimation et analyse du mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Patrick Clarysse, Denis Friboulet. </w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Clarysse, Denis Friboule. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-modality Cardiac Imaging: Processing and Analysis </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement et analyse d'images cardiaques. Traité IC2, série Information et Science du Vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chap 2, Hermès-Lavoisier, pp.83-117, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486936v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du mouvement cardiaque en IRM marquée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Motion Estimation and Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Patrick Clarysse, Denis Friboulet. </w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Clarysse, Denis Friboule. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement et analyse d'images cardiaques. Traité IC2, série Information et Science du Vivant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multi-modality Cardiac Imaging: Processing and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Hoboken (USA) - London (UK): Wiley-ISTE, pp.65-102, 2015, 9781848212350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118574362.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486984v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Estimation and Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Estimation du mouvement cardiaque en IRM marquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Patrick Clarysse, Denis Friboule. </w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Clarysse, Denis Friboulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-modality Cardiac Imaging: Processing and Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement et analyse d'images cardiaques. Traité IC2, série Information et Science du Vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chap 7, Hermès-Lavoisier, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486945v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation et analyse du mouvement</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Patrick Clarysse, Denis Friboule. </w:t>
+                <w:t xml:space="preserve">Extraction et segmentation de structures dans des séquences d’images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Clarysse, Denis Friboulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement et analyse d'images cardiaques. Traité IC2, série Information et Science du Vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chap 2, Hermès-Lavoisier, pp.83-117, 2015</w:t>
+              <w:t xml:space="preserve">Traitement et analyse des images cardiaques - Traité IC2 Série Information et Science du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, pp.25-82, 2015, 2-7462-4684-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486974v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et segmentation de structures dans des séquences d’images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Extraction and Segmentation of Structures in Image Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Clarysse, Denis Friboulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement et analyse des images cardiaques - Traité IC2 Série Information et Science du vivant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multi-Modality Cardiac Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.3-64, 2015, 9781848212350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118574362.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102818v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and Segmentation of Structures in Image Sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential Geometry Revisited by Biquaternion Clifford Algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick R. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
-[...64 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romaric Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-Modality Cardiac Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781118574362.ch1⟩</w:t>
+              <w:t xml:space="preserve"> Lecture Notes in Computer Science - Curves and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9213, pp.216-242, 2015, 978-3-319-22804-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22804-4_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486057v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic Video (2D+T) Signals by Clifford Fourier Transforms in Multiquaternion Grassmann-Hamilton-Clifford Algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hitzer, Eckhard; Sangwine, Stephen J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternion and Clifford Fourier transforms and Wavelets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TIM/Birkhauser: Springer, pp.350, 2013, 978-3-0348-0602-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid Analysis of Radiological Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Germain-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21691,70 +21194,70 @@
                 <w:t xml:space="preserve">Yann Gaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mario Cannataro (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research on Computational Grid Technologies for Life Sciences, Biomedicine and Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI, pp.363-391, 2009, chapter 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-60566-374-6.ch019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21764,462 +21267,462 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mutual reference shape for segmentation fusion and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved estimation of the left ventricular ejection fraction using a combination of independent automated segmentation results in cardiovascular magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lebenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition of a mutual reference shape based on information theory and active contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes mathématiques pour l'analyse d'images médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22229,347 +21732,347 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population-wise personalization to generate 2D synthetic myocardial infarct images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Konik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:d1735897797e078898d174fbd46da3b7101c48d3;origin=https://github.com/creatis-myriad/2d-personalization-generated-data;visit=swh:1:snp:01bfb27f2666fcab4161e7976941c1110ed7858f;anchor=swh:1:rev:391fb85d959261990b25af0e19f49c9daf0ee3fe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Gaussian Process Latent Variable Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Freiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:8c0e68b919aca9bf981d9fb5bdce096fe8c4654e;origin=https://github.com/creatis-myriad/HGP_LVM;visit=swh:1:snp:c3a484036fecf45ad05e8aef68a32e90dd5699c0;anchor=swh:1:rev:071a15293f657ff3399def6f7b98a368ac39f03c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple manifold learning - demo on pressure/volume data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Di Folco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:39e5cad1d28a7af8d0b23dc6eab42341c87f0e8f;origin=https://gitlab.com/maxDif/mml_pressure-volume-demo;visit=swh:1:snp:78b95b9e1476f9b4bd68d46ba6462c5c0d6693e3;anchor=swh:1:rev:8e6aa07e547006eabca23229cc4a2a0192732a0d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId607"/>
+      <w:footerReference w:type="default" r:id="rId603"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22716,51 +22219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2025.103612" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Pujol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-025-01402-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373326v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaorui Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunli Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhan Gui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yuan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2025.109058" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fakhfakh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sarry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2025.102546" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Freiche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bernardino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deleat-Besson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2024.3512175" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805237v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Konik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.11.017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153424v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mewton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1136760" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magnin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102269" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Romero R." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Spaltenstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274491" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Di Folco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moceri Pamela" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102278" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453922v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahana Parbhudayal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Seegers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert van Rossum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-020-02156-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139597v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R. Girard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Goutte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-021-01120-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270493v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ralph Patrick Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-021-01159-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093687v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rumindo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2020.09.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Debbich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mezri Maatouk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Hmida" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sigovan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2020.103644" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070953v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet G&#252;&#231;l&#252;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwin Zweerink" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stefan Biesbroek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-019-01563-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengjun Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Gao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.06.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van Everdingen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Nijveldt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Salden" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Meine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-017-1253-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070959v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette A.E. Salden" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.12335" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886860v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-018-0881-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905004v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Min Zhu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Michalowicz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aae514" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kidambi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Motwani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uddin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Ripley" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Mcdiarmid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2016.06.015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950589v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lilli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diciotti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lilli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Tessa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Diciotti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2459/JCM.0000000000000336" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572436v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis P. Allaart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost P. Kuijer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Wu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aernout M. Beek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-017-4890-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434871v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/61/24/8640" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434896v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Y. Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Casta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Cowan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2580573" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvesha Singh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Steadman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Khan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Horsfield" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soliana Bekele" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24625" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZBHN3NV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235953v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Buvat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135715" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288424v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Del-Canto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lopez-Lereu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Monmeneu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24539" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M0LV5KF3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206098v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2015.06.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272211v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beitone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bianchi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouges" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stoica" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tuyisenge Tuyisenge" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950594v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallifatidis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guibert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giorgi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falque" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077017v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Nasir Khan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gwyn Wilmot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Leggate" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Yates" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jeu121" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00932134v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Spaltenstein" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Bourguignon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vandroux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976690v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wilmot E." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leggate" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khan J." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yates" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gorely" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dme.12431" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZCF0J5W3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871790v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Miller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clark" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steadman C." TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Mccann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.23973" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00782661v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Macron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golmehr Ashrafpoor" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Kachenoura" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bollache" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830516v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Deleaval" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Finet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cloutier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saami K. Yazdani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2013.03.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796666v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kybic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3679009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726197v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buvat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2201737" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797755v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lombaert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Peyrat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapacchi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fanton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2192743" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943552v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Picq" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pousin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.05.025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630618v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Vandemeulebroucke" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kybic" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071605v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berkane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clarysse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Njiwa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y M Zhu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I E Magnin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935138v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delhay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.10.014" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877519v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Schaerer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701646v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arts" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits W Prinzen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delhaas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Milles" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro C Rossi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2009.2037955" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443145v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkane" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yankam Njiwa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Zhu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Magnin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443446v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouchdy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pousin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaerer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00973183v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Boldea" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2007.901006" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443326v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174284v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Renaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaudeau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-005-0679-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443271v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haddad" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orkisz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Revel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frouin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garreau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lalande" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rousseau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2004.07.002" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP4FNW6Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919952v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khouas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919954v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919955v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Magnin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825446v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Orkisz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046435v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971685v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825182v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Romero R." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788384v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608087v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805483v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051273v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinan Liu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuemin Zhu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP62129.2024.10846565" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825221v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Piot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Menut" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bousa&#239;d" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309170v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R Girard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysProc.14.030" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096724v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096727v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Freytag" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croisille" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825200v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Loncaric" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jonsson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo-Miki Marti Castellote" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sitges" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jead119.353" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536022v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Sep&#250;lveda-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rida Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Prat-Gonz&#224;lez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93722-5_12" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752018v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943804v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong He" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Wang" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP56322.2022.9965350" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697975v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Clouard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Frouin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943814v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP56322.2022.9965221" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522559v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203372v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannara Mom" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740032v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78710-3_20" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203378v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guigui" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Moceri" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78710-3_22" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943834v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifen Zhang" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825240v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Belle" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510191v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933469v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Zhang" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sigovan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474875v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593437" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148474v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexian Wang" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle E. Magnin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP48669.2020.9321058" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933483v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149351v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Sun" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251845" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03538705v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435215v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP48669.2020.9320925" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739969v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994480v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Di Folco" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309296v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276429v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26980-7_13" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154942v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Rumindo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21949-9_30" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912922v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kenny Rumindo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075241v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Kenny Rumindo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Stuber" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072928v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pousin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP.2018.8652274" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829278v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695594v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086825v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yang" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michalowicz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Usson" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505515v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garardo Rumindo" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561663v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695581v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561814v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Stuber" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592637v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Farouj" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025037" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081376v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tilmant" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Cesare" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cochet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025178" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102920v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941788v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casta" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang V." TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Zhu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Cowan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38899-6_25" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-35V8QWQ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915506v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stoica" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072031v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V y Wang" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Casta" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787512v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830912v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibaud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISB.2012.35" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830243v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235493" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829556v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780356v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828878v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839287v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Girard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828548v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2012.6615144" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923299v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839229v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basarab" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830230v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235480" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071932v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00773261v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garreau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Constantinid&#232;s" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090732" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622511v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tilmant" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813800v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lombaert" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Peyrat" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Cheriet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922169v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2011.5999167" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908741v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616208v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lombaert" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21028-0_22" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1RCH5H8Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813315v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marion" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms.2011.5999141" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915504v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schaerer" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663862v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wacker" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Beghetti" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Farpour-Lambert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-13-S1-P310" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071938v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pousin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schaerer" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813799v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072037v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072042v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Yang" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Song" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H Luo" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071943v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915503v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913828v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kissi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tilmant" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cesare" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comte" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677800v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Maheshwari" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-027-8-31" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071955v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yankam-Njiwa" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072054v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915502v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915507v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071962v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gueth" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robini" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541138" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922371v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guigues" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922373v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelas" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825396v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452938v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Said" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825398v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166971v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691644v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Qiu" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071978v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072074v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922931v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dydenko" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chehbi" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691671v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Discher" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefloc'H" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mai" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922956v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gorce" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922955v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922957v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487125v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928878v2" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14794956" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446222v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485985v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117708v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445691v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_69" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622682v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22804-4_17" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486936v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch7" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486984v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486945v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch2" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486974v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102818v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietenbeck" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486057v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828026v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pujol" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goutte" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683992v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain-Renaud" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-374-6.ch019" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357359v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jehan-Besson" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clouard" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lalande" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077143v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844144v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cochet" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842814v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062124v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d1735897797e078898d174fbd46da3b7101c48d3;origin=https://github.com/creatis-myriad/2d-personalization-generated-data;visit=swh:1:snp:01bfb27f2666fcab4161e7976941c1110ed7858f;anchor=swh:1:rev:391fb85d959261990b25af0e19f49c9daf0ee3fe" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062101v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c0e68b919aca9bf981d9fb5bdce096fe8c4654e;origin=https://github.com/creatis-myriad/HGP_LVM;visit=swh:1:snp:c3a484036fecf45ad05e8aef68a32e90dd5699c0;anchor=swh:1:rev:071a15293f657ff3399def6f7b98a368ac39f03c" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062135v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:39e5cad1d28a7af8d0b23dc6eab42341c87f0e8f;origin=https://gitlab.com/maxDif/mml_pressure-volume-demo;visit=swh:1:snp:78b95b9e1476f9b4bd68d46ba6462c5c0d6693e3;anchor=swh:1:rev:8e6aa07e547006eabca23229cc4a2a0192732a0d" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Pujol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-025-01402-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373326v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaorui Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunli Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhan Gui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yuan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2025.109058" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045855v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fakhfakh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sarry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2025.102546" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Freiche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bernardino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deleat-Besson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2024.3512175" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045829v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2025.103612" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805237v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Konik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.11.017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153424v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mewton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1136760" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magnin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102269" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Romero R." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Spaltenstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274491" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139597v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R. Girard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Goutte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-021-01120-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ralph Patrick Girard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-021-01159-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahana Parbhudayal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Seegers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert van Rossum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-020-02156-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Di Folco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moceri Pamela" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102278" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Debbich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mezri Maatouk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Hmida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sigovan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2020.103644" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093687v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rumindo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2020.09.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengjun Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Gao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.06.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet G&#252;&#231;l&#252;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwin Zweerink" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stefan Biesbroek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-019-01563-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905004v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Min Zhu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Michalowicz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aae514" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070959v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van Everdingen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Nijveldt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette A.E. Salden" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Meine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.12335" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071011v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Salden" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-017-1253-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886860v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-018-0881-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572428v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lilli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Tessa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Diciotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2459/JCM.0000000000000336" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572436v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis P. Allaart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost P. Kuijer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Wu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aernout M. Beek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-017-4890-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lilli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diciotti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kidambi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Motwani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uddin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Ripley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Mcdiarmid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2016.06.015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434871v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/61/24/8640" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434896v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Y. Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Casta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Cowan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2580573" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvesha Singh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Steadman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Khan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Horsfield" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soliana Bekele" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24625" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZBHN3NV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235953v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Buvat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135715" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288424v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Del-Canto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lopez-Lereu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Monmeneu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24539" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M0LV5KF3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206098v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2015.06.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272211v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beitone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bianchi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouges" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stoica" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tuyisenge Tuyisenge" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950594v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallifatidis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guibert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giorgi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falque" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077017v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Nasir Khan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gwyn Wilmot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Leggate" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Yates" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jeu121" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00932134v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Spaltenstein" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Bourguignon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vandroux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976690v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wilmot E." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leggate" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khan J." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yates" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gorely" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dme.12431" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZCF0J5W3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00782661v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Macron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golmehr Ashrafpoor" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Kachenoura" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bollache" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830516v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Deleaval" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Finet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cloutier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saami K. Yazdani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2013.03.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871790v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Miller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clark" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steadman C." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Mccann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.23973" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796666v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kybic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3679009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726197v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buvat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2201737" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797755v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lombaert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Peyrat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapacchi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fanton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2192743" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943552v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Picq" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pousin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.05.025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630618v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Vandemeulebroucke" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kybic" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071605v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berkane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clarysse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Njiwa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y M Zhu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I E Magnin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935138v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delhay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.10.014" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701646v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arts" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits W Prinzen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delhaas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Milles" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro C Rossi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2009.2037955" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877519v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Schaerer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443145v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkane" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yankam Njiwa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Zhu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Magnin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443446v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouchdy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pousin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaerer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00973183v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Boldea" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2007.901006" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443326v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174284v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Renaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaudeau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-005-0679-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443271v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haddad" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orkisz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Revel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frouin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garreau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lalande" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rousseau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2004.07.002" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP4FNW6Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919952v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khouas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919954v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919955v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Magnin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825446v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Orkisz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046435v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971685v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788384v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608087v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805483v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051273v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinan Liu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuemin Zhu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP62129.2024.10846565" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825182v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Romero R." TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825221v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Piot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Menut" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bousa&#239;d" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096727v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Freytag" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croisille" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309170v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R Girard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysProc.14.030" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096724v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825200v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Loncaric" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jonsson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo-Miki Marti Castellote" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sitges" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jead119.353" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752018v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697975v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Clouard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Frouin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943804v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong He" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Wang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robini" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP56322.2022.9965350" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943814v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP56322.2022.9965221" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536022v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Sep&#250;lveda-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rida Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Prat-Gonz&#224;lez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93722-5_12" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740032v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78710-3_20" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203378v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guigui" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Moceri" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78710-3_22" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943834v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifen Zhang" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933469v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Zhang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sigovan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825240v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Belle" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510191v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474875v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593437" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203372v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannara Mom" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522559v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148474v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexian Wang" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle E. Magnin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP48669.2020.9321058" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933483v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149351v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Sun" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251845" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435215v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP48669.2020.9320925" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309296v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276429v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26980-7_13" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154942v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Rumindo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21949-9_30" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994480v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Di Folco" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075241v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Kenny Rumindo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Stuber" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912922v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kenny Rumindo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072928v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pousin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP.2018.8652274" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695594v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086825v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michalowicz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Usson" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505515v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garardo Rumindo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561663v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695581v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829278v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561814v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Stuber" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592637v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Farouj" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025037" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102920v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081376v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tilmant" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Cesare" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cochet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025178" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941788v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casta" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang V." TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Zhu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Cowan" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38899-6_25" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-35V8QWQ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787512v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780356v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828878v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830912v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibaud" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISB.2012.35" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829556v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830243v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235493" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839287v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Girard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923299v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839229v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basarab" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828548v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2012.6615144" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830230v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235480" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071932v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V y Wang" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Casta" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072031v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915506v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stoica" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622511v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tilmant" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813800v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lombaert" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Peyrat" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Cheriet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922169v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2011.5999167" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908741v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garreau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Constantinid&#232;s" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616208v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lombaert" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21028-0_22" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1RCH5H8Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915504v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schaerer" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663862v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wacker" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Beghetti" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Farpour-Lambert" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-13-S1-P310" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813315v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marion" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms.2011.5999141" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071938v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pousin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schaerer" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813799v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072037v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00773261v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090732" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072042v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Yang" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Song" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H Luo" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071943v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915503v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913828v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kissi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tilmant" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cesare" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comte" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677800v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Maheshwari" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-027-8-31" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071955v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yankam-Njiwa" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915502v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915507v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922371v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guigues" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071962v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gueth" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robini" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541138" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922373v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelas" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825398v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166971v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825396v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452938v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Said" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691644v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Qiu" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072074v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922931v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dydenko" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chehbi" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691671v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Discher" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefloc'H" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mai" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922956v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gorce" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922955v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922957v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487125v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928878v2" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14794956" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446222v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485985v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117708v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445691v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_69" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486936v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch7" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486974v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486945v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch2" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486984v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102818v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietenbeck" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486057v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622682v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22804-4_17" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828026v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pujol" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goutte" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683992v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain-Renaud" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-374-6.ch019" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357359v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jehan-Besson" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clouard" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lalande" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077143v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844144v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cochet" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842814v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062124v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d1735897797e078898d174fbd46da3b7101c48d3;origin=https://github.com/creatis-myriad/2d-personalization-generated-data;visit=swh:1:snp:01bfb27f2666fcab4161e7976941c1110ed7858f;anchor=swh:1:rev:391fb85d959261990b25af0e19f49c9daf0ee3fe" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062101v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c0e68b919aca9bf981d9fb5bdce096fe8c4654e;origin=https://github.com/creatis-myriad/HGP_LVM;visit=swh:1:snp:c3a484036fecf45ad05e8aef68a32e90dd5699c0;anchor=swh:1:rev:071a15293f657ff3399def6f7b98a368ac39f03c" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062135v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:39e5cad1d28a7af8d0b23dc6eab42341c87f0e8f;origin=https://gitlab.com/maxDif/mml_pressure-volume-demo;visit=swh:1:snp:78b95b9e1476f9b4bd68d46ba6462c5c0d6693e3;anchor=swh:1:rev:8e6aa07e547006eabca23229cc4a2a0192732a0d" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>