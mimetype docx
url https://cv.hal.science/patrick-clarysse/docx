--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -131,278 +131,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperquaternionic Unitary Symplectic Groups: A Unifying Tool for Physics</w:t>
+                <w:t xml:space="preserve">Assessment of the sheetlet thickness in human left ventricular free wall samples using X-ray phase-contrast microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Girard</w:t>
+                <w:t xml:space="preserve">Zhaorui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+                <w:t xml:space="preserve">Shunli Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Pujol</w:t>
+                <w:t xml:space="preserve">Kai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Delachartre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Huazhan Gui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00006-025-01402-w⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 272, pp.109058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2025.109058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172172v1</w:t>
+                <w:t xml:space="preserve">hal-05373326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the sheetlet thickness in human left ventricular free wall samples using X-ray phase-contrast microtomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyperquaternionic Unitary Symplectic Groups: A Unifying Tool for Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shunli Wang</w:t>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Li</w:t>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huazhan Gui</w:t>
+                <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Yuan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 272, pp.109058. </w:t>
+              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (4), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2025.109058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00006-025-01402-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373326v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HALSR-Net: Improving CNN Segmentation of Cardiac Left Ventricle MRI with Hybrid Attention and Latent Space Reconstruction</w:t>
               </w:r>
@@ -414,51 +414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 123, pp.102546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -531,51 +531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Deleat-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -622,51 +622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Image Analysis – Special Issue FIMH 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -765,51 +765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed evaluation of a population-wise personalization approach to generate synthetic myocardial infarct images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Konik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -895,51 +895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mewton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -990,90 +990,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of local orientation of cardiomyocyte aggregates in human left ventricle free wall samples using X-ray phase-contrast microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunli Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1267,90 +1267,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Hyperquaternion Poincaré Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1397,90 +1397,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperquaternion Conformal Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ralph Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1553,51 +1553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert van Rossum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1674,51 +1674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Di Folco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moceri Pamela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1938,51 +1938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 85, pp.16-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2029,51 +2029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gradient-based optical-flow cardiac motion estimation method for cine and tagged MR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengjun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2412,425 +2412,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain imaging to predict response to cardiac resynchronization therapy: a systematic comparison of strain parameters using multiple imaging techniques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyperquaternions: A New Tool for Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick R. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Heart Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ehf2.12335⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00006-018-0881-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070959v1</w:t>
+                <w:t xml:space="preserve">hal-01886860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of strain imaging techniques in CRT candidates: CMR tagging, CMR feature tracking and speckle tracking echocardiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter van Everdingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alwin Zweerink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Nijveldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Salden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Meine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cardiovascular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (3), pp.443-456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10554-017-1253-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperquaternions: A New Tool for Physics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strain imaging to predict response to cardiac resynchronization therapy: a systematic comparison of strain parameters using multiple imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alwin Zweerink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter van Everdingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Nijveldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette A.E. Salden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Meine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (3), </w:t>
+              <w:t xml:space="preserve">ESC Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (6), pp.1130-1140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00006-018-0881-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ehf2.12335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886860v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous strain–volume analysis by three-dimensional echocardiography</w:t>
               </w:r>
@@ -2868,51 +2868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Diciotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cardiovascular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (4), pp.223 - 229. </w:t>
@@ -3078,286 +3078,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous strain-volume analysis by three-dimensional echocardiography: validation in normal subjects with tagging cardiac magnetic resonance</w:t>
+                <w:t xml:space="preserve">Myocardial Extracellular Volume Estimation by CMR Predicts Functional Recovery Following Acute MI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lilli</w:t>
+                <w:t xml:space="preserve">A. Kidambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tessa</w:t>
+                <w:t xml:space="preserve">M. Motwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Diciotti</w:t>
+                <w:t xml:space="preserve">A. Uddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Croisille</w:t>
+                <w:t xml:space="preserve">D. P. Ripley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Clarysse</w:t>
+                <w:t xml:space="preserve">A. K. Mcdiarmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Cardiovasc Med (Hagerstown)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (9), pp.989--999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmg.2016.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950589v1</w:t>
+                <w:t xml:space="preserve">hal-01950587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myocardial Extracellular Volume Estimation by CMR Predicts Functional Recovery Following Acute MI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous strain-volume analysis by three-dimensional echocardiography: validation in normal subjects with tagging cardiac magnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Motwani</w:t>
+                <w:t xml:space="preserve">A. Lilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Uddin</w:t>
+                <w:t xml:space="preserve">C. Tessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. P. Ripley</w:t>
+                <w:t xml:space="preserve">S. Diciotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. K. Mcdiarmid</w:t>
+                <w:t xml:space="preserve">P. Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACC: Cardiovascular Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">J Cardiovasc Med (Hagerstown)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (4), pp.223--229</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950587v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of cardiac motion in cine-MRI sequences by correlation transform optical flow of monogenic features distance</w:t>
               </w:r>
@@ -3605,453 +3605,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intertechnique agreement and interstudy reproducibility of strain and diastolic strain rate at 1.5 and 3 tesla: A comparison of feature-tracking and tagging in patients with aortic stenosis</w:t>
+                <w:t xml:space="preserve">Improved Estimation of Cardiac Function Parameters Using a Combination of Independent Automated Segmentation Results in Cardiovascular Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anvesha Singh</w:t>
+                <w:t xml:space="preserve">Jessica Lebenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Steadman</w:t>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Khan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Soliana Bekele</w:t>
+                <w:t xml:space="preserve">Irene Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.24625⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), pp.e0135715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273224v1</w:t>
+                <w:t xml:space="preserve">hal-01235953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Estimation of Cardiac Function Parameters Using a Combination of Independent Automated Segmentation Results in Cardiovascular Magnetic Resonance Imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterization of normal regional myocardial function by MRI cardiac tagging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Del-Canto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lopez-Lereu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Monmeneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christopher Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135715⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (1), pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.24539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235953v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of normal regional myocardial function by MRI cardiac tagging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intertechnique agreement and interstudy reproducibility of strain and diastolic strain rate at 1.5 and 3 tesla: A comparison of feature-tracking and tagging in patients with aortic stenosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anvesha Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Steadman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Del-Canto</w:t>
+                <w:t xml:space="preserve">Jamal Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Lopez-Lereu</w:t>
+                <w:t xml:space="preserve">Mark Horsfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Monmeneu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+                <w:t xml:space="preserve">Soliana Bekele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 41 (1), pp.83-92. </w:t>
+              <w:t xml:space="preserve">, 2015, 41 (4), pp.1129-1137 </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmri.24539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmri.24625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288424v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic signal phase-based myocardial motion estimation intagged MRI sequences by a bilinear model and motion compensation</w:t>
               </w:r>
@@ -4076,64 +4076,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (1), pp.149-162. </w:t>
@@ -4269,3631 +4269,3643 @@
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (2), pp.70-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.irbm.2015.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of myocardial partition coefficient of gadolinium (λ) in dilated cardiomyopathy and its impact on segmental and global systolic function</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subclinical diastolic dysfunction in young adults with Type 2 diabetes mellitus: a multiparametric contrast-enhanced cardiovascular magnetic resonance pilot study assessing potential mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kallifatidis</w:t>
+                <w:t xml:space="preserve">Jamal Nasir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Guibert</w:t>
+                <w:t xml:space="preserve">Emma Gwyn Wilmot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Giorgi</w:t>
+                <w:t xml:space="preserve">Melanie Leggate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anvesha Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Falque</w:t>
+                <w:t xml:space="preserve">Thomas Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Magn Reson Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Heart Journal - Cardiovascular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (11), pp.1263-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ehjci/jeu121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950594v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subclinical diastolic dysfunction in young adults with Type 2 diabetes mellitus: a multiparametric contrast-enhanced cardiovascular magnetic resonance pilot study assessing potential mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamal Nasir Khan</w:t>
+                <w:t xml:space="preserve">CMRSegTools: an Osirix plugin for myocardial infarct sizing on DE-CMR images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Gwyn Wilmot</w:t>
+                <w:t xml:space="preserve">Joel Spaltenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Leggate</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anvesha Singh</w:t>
+                <w:t xml:space="preserve">Charles de Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Yates</w:t>
+                <w:t xml:space="preserve">Coralie Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal - Cardiovascular Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (Suppl 1), pp.P204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077017v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00932134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMRSegTools: an Osirix plugin for myocardial infarct sizing on DE-CMR images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magalie Viallon</w:t>
+                <w:t xml:space="preserve">Assessment of myocardial partition coefficient of gadolinium (λ) in dilated cardiomyopathy and its impact on segmental and global systolic function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Spaltenstein</w:t>
+                <w:t xml:space="preserve">A. Kallifatidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles de Bourguignon</w:t>
+                <w:t xml:space="preserve">N. Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Vandroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">R. Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (Suppl 1), pp.P204</w:t>
+              <w:t xml:space="preserve">J Magn Reson Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (6), pp.1336--1341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00932134v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OntoVIP: An ontology for the annotation of object models used for medical image simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52, pp.279-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbi.2014.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01062371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type 2 diabetes mellitus and obesity in young adults: the extreme phenotype with early cardiovascular dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wilmot E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leggate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Khan J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gorely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetic Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (7), pp.794-798. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/dme.12431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global circumferential left ventricular strain impairment in hypertrophic cardiomyopathy: comparison to left ventricular hypertrophy and late gadolinium enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Macron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Redheuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golmehr Ashrafpoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjia Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bollache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cardiovascular Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (Suppl 1), pp.E122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00782661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Intravascular Ultrasound Elasticity-Palpography Technique Revisited: A Reliable Tool for the In Vivo Detection of Vulnerable Coronary Atherosclerotic Plaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Deleaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saami K. Yazdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 39 (8), pp.1469-1481. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2013.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virtual imaging platform for multi-modality medical image simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lartizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ferreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (1), pp.110-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2012.2220154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00762497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of local sine wave modeling with harmonic phase analysis for the assessment of myocardial strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Steadman C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. P. Mccann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (2), pp.320-328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jmri.23973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Segmentation of a Motion Mask to Preserve Sliding Motion in Deformable Registration of Thoracic CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vandemeulebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kybic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (2), pp.1006-1015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1118/1.3679009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonsupervised Ranking of Different Segmentation Approaches: Application to the Estimation of the Left Ventricular Ejection Fraction From Cardiac Cine MRI Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lebenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (8), pp.1651-1660. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2012.2201737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Atlas of the Cardiac Fiber Architecture: Study on a Healthy Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rapacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (7), pp.1436-1447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2012.2192743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal extended optical flow and statistical constraints: A result of convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 235 (7), pp.1840-1848. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cam.2010.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal motion estimation for respiratory-correlated imaging of the lungs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jef Vandemeulebroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Kybic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (1), pp.166-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A neural network based summarizing method of periodic image sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Berkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J y Njiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I E Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Network World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20, pp.687--703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal extended optical flow subject to a statistical constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 234 (4), pp.1291-1302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cam.2009.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Displacement and Deformation of the Heart With Local Sine-Wave Modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dynamic elastic model for segmentation and tracking of the heart in MR image sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frits W Prinzen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joël Schaerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (6), pp.738-749</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701646v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic elastic model for segmentation and tracking of the heart in MR image sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping Displacement and Deformation of the Heart With Local Sine-Wave Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frits W Prinzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Delhaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J R Milles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Schaerer</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessandro C Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (5), pp.1114-1123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2009.2037955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877519v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal summarizing method of periodic image sequences with Kohonen Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Yankam Njiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. M. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Network World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, (in press)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear elastic deformable template for soft structure segmentation: application to the heart segmentation in MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rouchdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schaerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23, pp.1017--1035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison Framework for Breathing Motion Estimation Methods From 4-D Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Frédéric Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Boldea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (12), pp.1636-1648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2007.901006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction of Bias Field in MR Images Using Singularity Function Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. M. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (8), pp.1067-1085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid-enabling medical image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Germain-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Clinical Monitoring and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (4-5), pp.339-349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10877-005-0679-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00174284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A realistic anthropomorphic numerical model of the beating heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orkisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innov Tech Biol Med - RBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 26 (4), pp.270-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge integration and modelisation in medical image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITBM RBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 3, 25, pp.139-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rbmret.2004.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D spatial and temporal displacement field fitting from cardiac MR tagging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.253-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast 2D vector field visualization using a 2D texture synthesis based on an autoregressive filter. Application to cardiac imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Odet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Graphics &amp; Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 7 (4), pp.751-764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking geometrical descriptors on 3D deformable surfaces. Application to the left-ventricular surface of the heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 16 (4), pp.392-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du flot optique en présence de discontinuités : une revue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Orkisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 13 (5), pp.489-513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7903,670 +7915,670 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population-based personalization of a 2D diffusion-based model of myocardial infarct</w:t>
+                <w:t xml:space="preserve">Évaluation d'une approche de personnalisation à l’échelle d’une population pour générer des images synthétiques 2D et 3D d'infarctus du myocarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Konik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Functional Imaging and Modeling of the Heart (FIMH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Dallas, United States</w:t>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046435v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d'une approche de personnalisation à l’échelle d’une population pour générer des images synthétiques 2D et 3D d'infarctus du myocarde</w:t>
+                <w:t xml:space="preserve">Population-based personalization of a 2D diffusion-based model of myocardial infarct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Konik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Deleat-Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">International Conference on Functional Imaging and Modeling of the Heart (FIMH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971685v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASFS-NET : Segmentation avec stratégie de fusion pour l'IRM cardiaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGBM (Société Française du Génie Biologique et Médical), Jun 2024, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A population-based approach to the simulation of realistic 3D myocardial infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Konik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de modèles à l'échelle d'une population : application à l'infarctus du myocarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Konik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR MECABIO Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for Estimating 3D Respiration in Heart from Free Breathing MRI Acquisitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuemin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 17th International Conference on Signal Processing (ICSP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Suzhou, China. pp.686-691, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSP62129.2024.10846565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une plateforme dédiée au contrôle de qualité, correction et suivi de données étiquetées pour la segmentation par apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William A. Romero R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8574,249 +8586,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of age-related hemodynamic and mechanical changes in the human thoracic aorta using an atlas based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benyebka Bousaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine (ISMRM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the Evolution of Temporal Segmental Strain in a Longitudinal Study of Myocardial Infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Freytag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8824,2952 +8836,2952 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Petrusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conferenceon Functional Imaging and Modeling of the Heart (FIMH 2023), LNCS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.678-687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperquaternions and physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SciPost Physics Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Strasbourg, France. pp.030, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21468/SciPostPhysProc.14.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which anatomical directions to quantify local right ventricular strain in 3D echocardiography?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Di Folco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Functional Imaging and Modeling of the Heart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.607-615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning for the generation of personalized image analysis protocol in echocardiography: a pilot study in arterial hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Loncaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo-Miki Marti Castellote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Sitges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EACVI Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Barcelone, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ehjci/jead119.353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement learning for active modality selection during diagnosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of a mutual shape based on the Fréchet-Nikodym metric for 3D shapes fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">International Conference on Curves and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SMAI-SIGMA, Jun 2022, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752018v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a mutual shape based on the Fréchet-Nikodym metric for 3D shapes fusion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reinforcement learning for active modality selection during diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bernardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Jonsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Loncaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo-Miki Marti Castellote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Sitges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Curves and Surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SMAI-SIGMA, Jun 2022, Arcachon, France</w:t>
+              <w:t xml:space="preserve">25th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697975v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of different configurations of diffusion gradient directions on accuracy of diffusion tensor estimation in cardiac DTI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunlong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 16th IEEE International Conference on Signal Processing (ICSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Beijing, China. pp.437-441, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSP56322.2022.9965350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac strain measurement with DENSE MRI: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanyu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 16th IEEE International Conference on Signal Processing (ICSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Beijing, China. pp.474-478, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSP56322.2022.9965221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Multi-modality Prediction Model to Assess Obesity-Related Remodelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Sepúlveda-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mérida Rodríguez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Prat-Gonzàlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Atlases and Computational Modelling of the Heart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Strasbourg, France. pp.103-112, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-93722-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Study of Joint Influence of Angular Resolution and Noise in Cardiac Diffusion Tensor Imaging</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of Morphometric and Mechanical Factors in Thoracic Aorta Finite Element Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruifen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Sigovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conferenceon Functional Imaging and Modeling of the Heart (FIMH 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Workshop on Statistical Atlases and Computational Models of the Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Esther Puyol Antón; Mihaela Pop; Carlos Martín-Isla; Maxime Sermesant; Avan Suinesiaputra; Oscar Camara; Karim Lekadir; Alistair Young, Sep 2021, Strasbourg, France. pp.229-238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740032v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the impact of normalization on the study of interactions between myocardial shape and deformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Di Folco</w:t>
+                <w:t xml:space="preserve">Systematic Study of Joint Influence of Angular Resolution and Noise in Cardiac Diffusion Tensor Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guigui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Yong Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIMH 2021 - 11th International Conference on Functional Imaging and Modeling of the Heart</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-78710-3_22⟩</w:t>
+              <w:t xml:space="preserve">12th International Conferenceon Functional Imaging and Modeling of the Heart (FIMH 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France. pp.200-210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-78710-3_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203378v1</w:t>
+                <w:t xml:space="preserve">hal-03740032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Morphometric and Mechanical Factors in Thoracic Aorta Finite Element Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the impact of normalization on the study of interactions between myocardial shape and deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Di Folco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruifen Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+                <w:t xml:space="preserve">Pamela Moceri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Statistical Atlases and Computational Models of the Heart</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FIMH 2021 - 11th International Conference on Functional Imaging and Modeling of the Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Stanford, United States. pp.223-231, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-78710-3_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943834v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of morphometric and mechanical factors in thoracic aorta finite element modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R Zhang</w:t>
+                <w:t xml:space="preserve">Pixel-wise statistical analysis of lesion patterns: a fresh look at immediate vs. delayed stenting of the Minimalist Immediate Mechanical Intervention approach (MIMI) in acute STEMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Petrusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Sigovan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loic Belle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Statistical Atlases and Computational Modeling of the Heart Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Strasbourg (100% virtuel), France</w:t>
+              <w:t xml:space="preserve">Society for Cardiovascular Magnetic Resonance (SCMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual conference, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933469v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixel-wise statistical analysis of lesion patterns: a fresh look at immediate vs. delayed stenting of the Minimalist Immediate Mechanical Intervention approach (MIMI) in acute STEMI</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of morphometric and mechanical factors in thoracic aorta finite element modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Belle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sigovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Cardiovascular Magnetic Resonance (SCMR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Virtual conference, United Kingdom</w:t>
+              <w:t xml:space="preserve">12th Statistical Atlases and Computational Modeling of the Heart Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Strasbourg (100% virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825240v1</w:t>
+                <w:t xml:space="preserve">hal-04933469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing myocardial ischemia and reperfusion patterns with hierarchical manifold learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Freiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Atlases and Computational Modeling of the Heart (STACOM), MICCAI Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Clifford Analytic Signal for 3D Envelope Detection on Ultrasound Volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Xi'an, China. pp.1-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS52206.2021.9593437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population-based personalization of geometric models of myocardial infarction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hierarchical manifold learning for the interpretation of multi-level data -Application to cardiac imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Freiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Imaging and Modelling of the Heart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Stanford, United States. In press</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis and Artificial Intelligence (MAI), 2nd Sino-French workshop. 2021.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203372v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical manifold learning for the interpretation of multi-level data -Application to cardiac imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Population-based personalization of geometric models of myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kannara Mom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis and Artificial Intelligence (MAI), 2nd Sino-French workshop. 2021.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">Functional Imaging and Modelling of the Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Stanford, United States. In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522559v1</w:t>
+                <w:t xml:space="preserve">hal-03203372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a multi-scale virtual heart model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zexian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Signal Processing (ICSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Beijing, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSP48669.2020.9321058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging based biomechanical modeling to assess the thoracic aorta properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sigovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Physiological Human (VPH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Duplex Pipeline for the Generation of Realistic Echocardiographic Sequences with Doppler Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunyun Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuram Faraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Las Vegas, United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Group-Wise Angular Translation of Cardiac Diffusion MRI in q-space via Manifold Regularized GAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunlong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue-Min Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 15th IEEE International Conference on Signal Processing (ICSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Beijing, China. pp.511-515, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSP48669.2020.9320925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning interactions between cardiac shape and deformation: application to pulmonary hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Di Folco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Moceri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Statistical Atlases and Computational Modeling of the Heart (STACOM) Workshop, Held in Conjunction with MICCAI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Shenzen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperquaternions: An Efficient Mathematical Formalism for Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Science of Information. 4th International Conference (GSI 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frank Nielsen; Frédéric Barbaresco, Aug 2019, Toulouse, France. pp.116-125, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-26980-7_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain adaptation via dimensionality reduction for the comparison of cardiac simulation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Rumindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Functional Imaging and Modeling of the Heart (FIMH 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-21949-9_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation statistique de l'infarctus du myocarde pour la personnalisation de modèles géométriques de lésions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Di Folco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11777,245 +11789,245 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National d’Imagerie du Vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Different Strain-Based Parameters to Identify Human Left Ventricular Myocardial Infarct During Diastole: A 3D Finite-Element Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Kenny Rumindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Stuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Tel-Aviv, Israel. pp.161-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalization of Synthetic Pathological Left Ventricles using Learning-Based Infarct Localization and Finite-Element Inverse Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Kenny Rumindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12023,611 +12035,611 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Atlas Construction of Human Cardiac Fiber Structure in DT-MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue-Min Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lihui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 14th IEEE International Conference on Signal Processing (ICSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Beijing, China. pp.1154--1157, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSP.2018.8652274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperquaternion Symmetry Groups</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation of dMRI-Derived Fiber Orientations Using PLI in Human Fetal Hearts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue-Min Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Michalowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Usson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Clifford Algebras and Their Applications in Mathematical Physics (ICCA11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">2017 ISMRM 25th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695594v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of dMRI-Derived Fiber Orientations Using PLI in Human Fetal Hearts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Fanton</w:t>
+                <w:t xml:space="preserve">GENERATION OF A SYNTHETIC DATABASE OF HEART MODELS TO EVALUATE STRAIN-BASED INFARCT DETECTION ALGORITHMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garardo Rumindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 ISMRM 25th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086825v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENERATION OF A SYNTHETIC DATABASE OF HEART MODELS TO EVALUATE STRAIN-BASED INFARCT DETECTION ALGORITHMS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyperquaternion Symmetry Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick R. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Clifford Algebras and Their Applications in Mathematical Physics (ICCA11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505515v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining imaging, biomechanical modeling and data analysis for myocardial infarct localization and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Rumindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12649,227 +12661,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique de la faculté des Sciences et technologies de l'UCBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperquaternions and Physics: Historical Outlook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Clifford Algebras and Their Applications in Mathematical Physics (ICCA11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-based parameters for infarct localization: evaluation via a learning algorithm on a synthetic database of pathological hearts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Rumindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12891,106 +12903,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference, Functional Imaging and Modeling of the Heart (FIMH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Toronto, Canada. pp.106-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different strain-based parameters to identify human left ventricular myocardial infarct: a three-dimensional finite element study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Rumindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12999,6497 +13011,6497 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Stuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th International Symposium Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac motion analysis using wavelet projections from tagged MR sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Farouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.189-193, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myocardial Motion Estimation Using Optical Flow with Multiple Constraint Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Signal Processing (ICSP14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, HangZhou, China. pp.1066-1071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mutual reference shape based on information theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A de Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing ICIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.887 - 891, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of In Vivo Myocardial Fibre Strain Using an Architectural Atlas of the Human Heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-M. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. R. Cowan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, London, United Kingdom. pp.208-215, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-38899-6_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference free approach for the comparative evaluation of eight segmentation methods for the estimation of the left ventricular ejection fraction in cardiac MRI.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Extension of Analytic Signal conception on Dynamic Image Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengjun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick R. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Lisbonne, Portugal. pp.658</w:t>
+              <w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787512v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Analytic Signal conception on Dynamic Image Sequences</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimation of in vivo human myocardial fibre strain by integrating tagged and diffusion tensor MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-M. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. R. Cowan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780356v1</w:t>
+                <w:t xml:space="preserve">hal-00828878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of in vivo human myocardial fibre strain by integrating tagged and diffusion tensor MRI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. R. Cowan</w:t>
+                <w:t xml:space="preserve">A reference free approach for the comparative evaluation of eight segmentation methods for the estimation of the left ventricular ejection fraction in cardiac MRI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lebenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lisbonne, Portugal. pp.658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828878v1</w:t>
+                <w:t xml:space="preserve">hal-00787512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OntoVIP: an ontology for the annotation of object models used for medical image simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Healthcare Informatics, Imaging and Systems Biology (HISB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, La Jolla, United States. pp.110, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/HISB.2012.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an ontology for the annotation of object models used for medical image simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cervenansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modality image simulation with the Virtual Imaging Platform: Illustration on cardiac echography and MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.98-101, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase extraction of the Analytic Video Signal in Clifford Algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. R. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th conference on Applied Geometric Algebras in Computer Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de segmentation et modélisation du ventricule gauche en ultrasons et IRM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">3-D biquaternionic analytic signal and application to envelope detection in 3-D ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. R. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Groupe de Recherche en Imagerie Cardiaque (GRIC) : Analyse d'images cardiaques, Journées Françaises de Radiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on 3D Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Liège, Belgium. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC3D.2012.6615144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923299v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monogenic signal for cardiac motion analysis from tagged magnetic resonance image sequences</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Méthodes de segmentation et modélisation du ventricule gauche en ultrasons et IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing in Cardiology 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Krakow, Poland. pp.685 - 688</w:t>
+              <w:t xml:space="preserve">Journée du Groupe de Recherche en Imagerie Cardiaque (GRIC) : Analyse d'images cardiaques, Journées Françaises de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839229v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D biquaternionic analytic signal and application to envelope detection in 3-D ultrasound imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monogenic signal for cardiac motion analysis from tagged magnetic resonance image sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bernard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on 3D Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computing in Cardiology 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Krakow, Poland. pp.685 - 688</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828548v1</w:t>
+                <w:t xml:space="preserve">hal-00839229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of in vivo human myocardial fibre strain by integrating diffusion tensor and tagged MRI using FE modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Wang V.</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-M. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging - ISBI2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Barcelona, Spain. pp.46-49, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of in vivo human myocardial fibre strain by integrating diffusion tensor and tagged MRI using FE modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V y Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Barcelona, Spain. pp.46--49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of in vivo human myocardial fibre strain by integrating diffusion tensor and tagged MRI using FE modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">y M Zhu</w:t>
+                <w:t xml:space="preserve">Integrating fiber orientation constraint into a spatio-temporal FEM model for heart borders and motion tracking in dynamic MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue-Min Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Barcelona, Spain. pp.46--49</w:t>
+              <w:t xml:space="preserve">MICCAI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nice, France. pp.355-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072031v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating fiber orientation constraint into a spatio-temporal FEM model for heart borders and motion tracking in dynamic MRI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yue-Min Zhu</w:t>
+                <w:t xml:space="preserve">Estimation of in vivo human myocardial fibre strain by integrating diffusion tensor and tagged MRI using FE modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V y Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nice, France. pp.355-363</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Barcelona, Spain. pp.46--49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915506v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation d'une forme mutuelle pour l'évaluation de la segmentation en imagerie cardiaque</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Najman</w:t>
+                <w:t xml:space="preserve">Sharing object models for multi-modality medical image simulation: a semantic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Colloque GRETSI - Traitement du Signal et des Images (GRETSI '11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bristol, UK, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMS.2011.5999167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622511v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the Human Cardiac Laminar Structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie Pour Comparer Différentes Méthodes D'extraction De Biomarqueurs Sans Méthode De Référence. Application À La Segmentation Du Ventricule Gauche En Irm Cardiaque Pour Estimer La Fraction D'éjection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Lombaert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé Delingette</w:t>
+                <w:t xml:space="preserve">Constantin Constantinidès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of STACOM Workshop at MICCAI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">RITS 2011 (Colloque National Recherche en Imagerie et Technologies pour la Santé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rennes (CHU), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813800v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing object models for multi-modality medical image simulation: a semantic approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Friboulet</w:t>
+                <w:t xml:space="preserve">Variability of the Human Cardiac Laminar Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of STACOM Workshop at MICCAI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toronto, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922169v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie Pour Comparer Différentes Méthodes D'extraction De Biomarqueurs Sans Méthode De Référence. Application À La Segmentation Du Ventricule Gauche En Irm Cardiaque Pour Estimer La Fraction D'éjection.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical Analysis of the Human Cardiac Fiber Architecture from DT-MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Garreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christopher Casta</w:t>
+                <w:t xml:space="preserve">Hervé Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin Constantinidès</w:t>
+                <w:t xml:space="preserve">Stanislas Rapacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS 2011 (Colloque National Recherche en Imagerie et Technologies pour la Santé)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FIMH - Sixth International Conference on Functional Imaging and Modeling of the Heart - 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, New York City, NY, United States. pp.171--179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21028-0_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908741v1</w:t>
+                <w:t xml:space="preserve">inria-00616208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of the Human Cardiac Fiber Architecture from DT-MRI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Peyrat</w:t>
+                <w:t xml:space="preserve">Driving Dynamic Cardiac Model Adaptation with MR-Tagging Displacement Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Casta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fanton</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Schaerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIMH - Sixth International Conference on Functional Imaging and Modeling of the Heart - 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FIMH 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, New York, United States. pp.137-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00616208v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving Dynamic Cardiac Model Adaptation with MR-Tagging Displacement Information</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impact of obesity on global and regional systolic function in children: a CMR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Schaerer</w:t>
+                <w:t xml:space="preserve">Maurice Beghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Farpour-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIMH 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 SCMR/Euro CMR Joint Scientific Sessions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Nice, France. pp.P310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1532-429X-13-S1-P310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915504v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00663862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of obesity on global and regional systolic function in children: a CMR study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maurice Beghetti</w:t>
+                <w:t xml:space="preserve">Estimation d'une forme mutuelle pour l'évaluation de la segmentation en imagerie cardiaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Farpour-Lambert</w:t>
+                <w:t xml:space="preserve">Christophe Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 SCMR/Euro CMR Joint Scientific Sessions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème Colloque GRETSI - Traitement du Signal et des Images (GRETSI '11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. 10pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663862v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modality medical image simulation of biological models with the Virtual Imaging Platform (VIP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Computer-Based Medical Systems (CBMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bristol, United Kingdom. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/cbms.2011.5999141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion constrained cardiac model retrieval from MR Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Schaerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RITS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Atlas of Human Cardiac Fibers: Comparison with Abnormal Hearts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of STACOM Workshop at MICCAI 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion constrained cardiac model retrieval from MR Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Schaerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RITS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different segmentation approaches without using gold standard. Application to the estimation of the left ventricle ejection fraction from cardiac cine MRI sequences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lebenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Constantinidès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.2663-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6090732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00773261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolation of Human Cardiac DT-MRI Data Using Polar Coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J H Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICSP'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolation of Human Cardiac DT-MRI Data Using Polar Coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J H Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICSP\\backslashtextquoteright\10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating low-level constraints for the retrieval of personalised heart models from dynamic MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Schaerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Atlases and Computational Models of the Heart: Mapping Structure and Function (STACOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Beijing, China. pp.174-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiative multicentrique pour une plateforme d'évaluation en imagerie cardiaque.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Production-level Cardiac Image Analysis with Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tilmant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Najman</w:t>
+                <w:t xml:space="preserve">Ketan Maheshwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Schaerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Recherche en Imagerie et Technologies de la Santé (RITS).</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HealthGrid 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Berlin, Germany. pp.31-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-027-8-31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913828v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Production-level Cardiac Image Analysis with Grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initiative multicentrique pour une plateforme d'évaluation en imagerie cardiaque.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketan Maheshwari</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
+                <w:t xml:space="preserve">C. Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Recherche en Imagerie et Technologies de la Santé (RITS).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Lille, France. pp.109-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677800v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of cardiac Cine MR Images using analytic image and neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yankam-Njiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Berkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J H Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I E Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPA\\backslashtextquoteright\09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Salzburg, Austria. in--press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the dynamic elastic template model for the segmentation of the heart in mri sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Schaerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI Workshop - 3D Segmentation in the Clinic: A Grand Challenge III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Londres, United Kingdom. pp.160-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal extended optical flow and statistical constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Picq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational and Mathematical Methods in Sciences and Engineering,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Gijon, Spain. pp.524-539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Virtual Radiological Platform Based on a Grid Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Camarasu-Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical imaging on grids: achievements and perspectives (MICCAI Grid Workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, New York, USA, Unknown Region. pp.85-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global approach to cardiac tractography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Frindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Robini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Imaging: From Nano to Macro, 2008. ISBI 2008. 5th IEEE International Symposium on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.883\{$\backslash$textendash\}886, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2008.4541138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radial Basis Functions Collocation Methods For Model-Based Level-set Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schaerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, San Antonio, TX, USA, Unknown Region. pp.237-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Realistic Anthropomorphic Dynamic Heart Phantom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Orkisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lyon, France. pp.801-804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid-enabling medical image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster Computing and Grid 2005 (CCGrid05) Bio-Medical Computations on the Grid (Bio-Grid)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Cardiff, United Kingdom. pp.339-349, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10877-005-0679-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle numérique anthropomorphique du coeur battant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Orkisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de Recherche en Génie Biologique et Médical (JSTIM-FRGBM'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Nancy, France. pp.77-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle numérique d'estimation 2D de la déformation des tissus mous biologiques à partir d'images échographiques radiofréquences : Résultats sur simulations numériques et données expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20° Colloque du GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Louvain-la-Neuve, Belgique. pp.731-734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of 3D Deformable Models For in vivo Measurements of Mouse Embryo from 3D Ultrasound Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Janier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Ultrasonics, Ferroelectrics, and Frequency Control (UFFC'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Montreal, Canada. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction des inhomogénéités d'intensité en IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">y M Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J H Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I E Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences F. Lhermitte - 13e Rendez-Vous de l\\backslashtextquoteright\ARSEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using an elastic deformable template for the segmentation of ultrasound cardiac radio frequency images based on the velocity information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dydenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chehbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Munich, Germany. pp.1706-1709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Quantification of Ultrasound Images: Application to Mouse Embryo Imaging In Vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Discher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lefloc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics, Ferroelectrics, and Frequency Control Society (UFFC02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Munich, Germany. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional velocity field estimation of moving cardiac walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Bethesda, USA, Unknown Region. pp.489-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time evolution analysis of differential features on 3D surfaces of the heart walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Medical Imaging Conf.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Norfolk, USA, Unknown Region. pp.1807-1811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature assessment of the heart walls in 3D. Acquisition, segmentation, quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.E. Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc Computers in Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, London, UK, Unknown Region. pp.607-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19499,137 +19511,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperquaternionic Unitary Symplectic Groups: A Unifying Tool for Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19639,209 +19651,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twelve Years of LabEx PRIMES (2012-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zenodo, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14794956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928878v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19852,220 +19864,220 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ohayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Viallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Nature Switzerland, 13958, 2023, Lecture Notes in Computer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modality Cardiac Imaging: Processing and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Clarysse, Denis Friboulet. Wiley, 2015, 978-1-84821-235-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement et analyse d'images cardiaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Clarysse, Denis Friboulet. Hermès-Lavoisier, 2014, Traitement et analyse d'images cardiaques, 9782746246843</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20075,65 +20087,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the Evolution of Temporal Segmental Strain in a Longitudinal Study of Myocardial Infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Freytag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20168,507 +20180,507 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Imaging and Modeling of the Heart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13958, Springer Nature Switzerland, pp.678-687, 2023, Lecture Notes in Computer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35302-4_69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Motion Analysis in Tagged MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Estimation et analyse du mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Patrick Clarysse, Denis Friboulet. </w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Clarysse, Denis Friboule. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-modality Cardiac Imaging: Processing and Analysis </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Traitement et analyse d'images cardiaques. Traité IC2, série Information et Science du Vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chap 2, Hermès-Lavoisier, pp.83-117, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118574362.ch7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01486936v1</w:t>
+                <w:t xml:space="preserve">hal-01486974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation et analyse du mouvement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cardiac Motion Analysis in Tagged MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Patrick Clarysse, Denis Friboule. </w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Clarysse, Denis Friboulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement et analyse d'images cardiaques. Traité IC2, série Information et Science du Vivant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multi-modality Cardiac Imaging: Processing and Analysis </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Hoboken (USA) - London (UK): Wiley-ISTE, pp.247-256, 2015, 9781848212350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118574362.ch7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486974v1</w:t>
+                <w:t xml:space="preserve">hal-01486936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Estimation and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Clarysse, Denis Friboule. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-modality Cardiac Imaging: Processing and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, D. Hoboken (USA) - London (UK): Wiley-ISTE, pp.65-102, 2015, 9781848212350. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118574362.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du mouvement cardiaque en IRM marquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Croisille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Clarysse, Denis Friboulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement et analyse d'images cardiaques. Traité IC2, série Information et Science du Vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chap 7, Hermès-Lavoisier, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction et segmentation de structures dans des séquences d’images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20678,586 +20690,586 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Clarysse, Denis Friboulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement et analyse des images cardiaques - Traité IC2 Série Information et Science du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès-Lavoisier, pp.25-82, 2015, 2-7462-4684-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and Segmentation of Structures in Image Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dietenbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Clarysse, Denis Friboulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-Modality Cardiac Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.3-64, 2015, 9781848212350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118574362.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Geometry Revisited by Biquaternion Clifford Algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lecture Notes in Computer Science - Curves and Surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9213, pp.216-242, 2015, 978-3-319-22804-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22804-4_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic Video (2D+T) Signals by Clifford Fourier Transforms in Multiquaternion Grassmann-Hamilton-Clifford Algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hitzer, Eckhard; Sangwine, Stephen J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternion and Clifford Fourier transforms and Wavelets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TIM/Birkhauser: Springer, pp.350, 2013, 978-3-0348-0602-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid Analysis of Radiological Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Germain-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mario Cannataro (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research on Computational Grid Technologies for Life Sciences, Biomedicine and Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI, pp.363-391, 2009, chapter 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-60566-374-6.ch019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21267,462 +21279,462 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mutual reference shape for segmentation fusion and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jehan-Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved estimation of the left ventricular ejection fraction using a combination of independent automated segmentation results in cardiovascular magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lebenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Casta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition of a mutual reference shape based on information theory and active contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jehan-Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes mathématiques pour l'analyse d'images médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21732,347 +21744,347 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population-wise personalization to generate 2D synthetic myocardial infarct images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Konik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:d1735897797e078898d174fbd46da3b7101c48d3;origin=https://github.com/creatis-myriad/2d-personalization-generated-data;visit=swh:1:snp:01bfb27f2666fcab4161e7976941c1110ed7858f;anchor=swh:1:rev:391fb85d959261990b25af0e19f49c9daf0ee3fe⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Gaussian Process Latent Variable Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Freiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:8c0e68b919aca9bf981d9fb5bdce096fe8c4654e;origin=https://github.com/creatis-myriad/HGP_LVM;visit=swh:1:snp:c3a484036fecf45ad05e8aef68a32e90dd5699c0;anchor=swh:1:rev:071a15293f657ff3399def6f7b98a368ac39f03c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple manifold learning - demo on pressure/volume data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Di Folco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duchateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:39e5cad1d28a7af8d0b23dc6eab42341c87f0e8f;origin=https://gitlab.com/maxDif/mml_pressure-volume-demo;visit=swh:1:snp:78b95b9e1476f9b4bd68d46ba6462c5c0d6693e3;anchor=swh:1:rev:8e6aa07e547006eabca23229cc4a2a0192732a0d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId603"/>
+      <w:footerReference w:type="default" r:id="rId604"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22219,51 +22231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Pujol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-025-01402-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373326v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaorui Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunli Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhan Gui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yuan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2025.109058" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045855v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fakhfakh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sarry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2025.102546" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Freiche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bernardino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deleat-Besson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2024.3512175" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045829v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2025.103612" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805237v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Konik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.11.017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153424v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mewton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1136760" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magnin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102269" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Romero R." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Spaltenstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274491" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139597v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R. Girard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Goutte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-021-01120-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ralph Patrick Girard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-021-01159-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahana Parbhudayal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Seegers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert van Rossum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-020-02156-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Di Folco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moceri Pamela" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102278" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Debbich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mezri Maatouk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Hmida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sigovan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2020.103644" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093687v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rumindo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2020.09.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengjun Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Gao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.06.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet G&#252;&#231;l&#252;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwin Zweerink" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stefan Biesbroek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-019-01563-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905004v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Min Zhu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Michalowicz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aae514" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070959v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van Everdingen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Nijveldt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette A.E. Salden" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Meine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.12335" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071011v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Salden" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-017-1253-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886860v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-018-0881-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572428v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lilli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Tessa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Diciotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2459/JCM.0000000000000336" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572436v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis P. Allaart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost P. Kuijer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Wu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aernout M. Beek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-017-4890-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lilli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diciotti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kidambi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Motwani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uddin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Ripley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Mcdiarmid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2016.06.015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434871v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/61/24/8640" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434896v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Y. Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Casta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Cowan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2580573" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvesha Singh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Steadman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Khan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Horsfield" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soliana Bekele" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24625" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZBHN3NV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235953v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Buvat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135715" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288424v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Del-Canto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lopez-Lereu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Monmeneu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24539" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M0LV5KF3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206098v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2015.06.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272211v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beitone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bianchi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouges" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stoica" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tuyisenge Tuyisenge" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950594v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallifatidis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guibert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giorgi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falque" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077017v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Nasir Khan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gwyn Wilmot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Leggate" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Yates" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jeu121" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00932134v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Spaltenstein" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Bourguignon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vandroux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976690v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wilmot E." TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leggate" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khan J." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yates" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gorely" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dme.12431" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZCF0J5W3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00782661v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Macron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golmehr Ashrafpoor" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Kachenoura" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bollache" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830516v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Deleaval" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Finet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cloutier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saami K. Yazdani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2013.03.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871790v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Miller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clark" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steadman C." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Mccann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.23973" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796666v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kybic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3679009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726197v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buvat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2201737" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797755v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lombaert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Peyrat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapacchi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fanton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2192743" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943552v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Picq" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pousin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.05.025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630618v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Vandemeulebroucke" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kybic" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071605v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berkane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clarysse" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Njiwa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y M Zhu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I E Magnin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935138v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delhay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.10.014" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701646v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arts" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits W Prinzen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delhaas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Milles" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro C Rossi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2009.2037955" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877519v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Schaerer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443145v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkane" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yankam Njiwa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Zhu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Magnin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443446v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouchdy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pousin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaerer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00973183v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Boldea" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2007.901006" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443326v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174284v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Renaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaudeau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-005-0679-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443271v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haddad" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orkisz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Revel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frouin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garreau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lalande" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rousseau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2004.07.002" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP4FNW6Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919952v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khouas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919954v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919955v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Magnin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825446v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Orkisz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046435v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971685v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788384v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608087v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805483v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051273v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinan Liu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuemin Zhu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP62129.2024.10846565" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825182v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Romero R." TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825221v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Piot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Menut" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bousa&#239;d" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096727v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Freytag" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croisille" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309170v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R Girard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysProc.14.030" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096724v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825200v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Loncaric" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jonsson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo-Miki Marti Castellote" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sitges" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jead119.353" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752018v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697975v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Clouard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Frouin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943804v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong He" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Wang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robini" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP56322.2022.9965350" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943814v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP56322.2022.9965221" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536022v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Sep&#250;lveda-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rida Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Prat-Gonz&#224;lez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93722-5_12" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740032v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78710-3_20" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203378v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guigui" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Moceri" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78710-3_22" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943834v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifen Zhang" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933469v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Zhang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sigovan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825240v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Belle" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510191v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474875v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593437" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203372v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannara Mom" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522559v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148474v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexian Wang" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle E. Magnin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP48669.2020.9321058" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933483v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149351v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Sun" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251845" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435215v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP48669.2020.9320925" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309296v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276429v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26980-7_13" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154942v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Rumindo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21949-9_30" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994480v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Di Folco" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075241v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Kenny Rumindo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Stuber" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912922v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kenny Rumindo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072928v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pousin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP.2018.8652274" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695594v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086825v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michalowicz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Usson" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505515v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garardo Rumindo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561663v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695581v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829278v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561814v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Stuber" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592637v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Farouj" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025037" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102920v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081376v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tilmant" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Cesare" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cochet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025178" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941788v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casta" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang V." TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Zhu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Cowan" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38899-6_25" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-35V8QWQ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787512v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780356v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828878v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830912v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibaud" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISB.2012.35" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829556v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830243v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235493" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839287v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Girard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923299v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839229v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basarab" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828548v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2012.6615144" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830230v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235480" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071932v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V y Wang" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Casta" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072031v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915506v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stoica" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622511v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tilmant" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813800v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lombaert" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Peyrat" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Cheriet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922169v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2011.5999167" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908741v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garreau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Constantinid&#232;s" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616208v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lombaert" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21028-0_22" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1RCH5H8Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915504v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schaerer" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663862v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wacker" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Beghetti" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Farpour-Lambert" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-13-S1-P310" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813315v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marion" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms.2011.5999141" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071938v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pousin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schaerer" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813799v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072037v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00773261v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090732" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072042v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Yang" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Song" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H Luo" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071943v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915503v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913828v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kissi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tilmant" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cesare" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comte" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677800v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Maheshwari" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-027-8-31" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071955v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yankam-Njiwa" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915502v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915507v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922371v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guigues" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071962v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gueth" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robini" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541138" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922373v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelas" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825398v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166971v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825396v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452938v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Said" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691644v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Qiu" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072074v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922931v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dydenko" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chehbi" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691671v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Discher" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefloc'H" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mai" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922956v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gorce" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922955v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922957v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487125v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928878v2" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14794956" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446222v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485985v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117708v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445691v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_69" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486936v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch7" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486974v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486945v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch2" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486984v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102818v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietenbeck" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486057v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622682v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22804-4_17" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828026v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pujol" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goutte" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683992v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain-Renaud" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-374-6.ch019" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357359v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jehan-Besson" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clouard" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lalande" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077143v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844144v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cochet" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842814v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062124v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d1735897797e078898d174fbd46da3b7101c48d3;origin=https://github.com/creatis-myriad/2d-personalization-generated-data;visit=swh:1:snp:01bfb27f2666fcab4161e7976941c1110ed7858f;anchor=swh:1:rev:391fb85d959261990b25af0e19f49c9daf0ee3fe" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062101v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c0e68b919aca9bf981d9fb5bdce096fe8c4654e;origin=https://github.com/creatis-myriad/HGP_LVM;visit=swh:1:snp:c3a484036fecf45ad05e8aef68a32e90dd5699c0;anchor=swh:1:rev:071a15293f657ff3399def6f7b98a368ac39f03c" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062135v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:39e5cad1d28a7af8d0b23dc6eab42341c87f0e8f;origin=https://gitlab.com/maxDif/mml_pressure-volume-demo;visit=swh:1:snp:78b95b9e1476f9b4bd68d46ba6462c5c0d6693e3;anchor=swh:1:rev:8e6aa07e547006eabca23229cc4a2a0192732a0d" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373326v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaorui Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunli Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhan Gui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yuan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2025.109058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Pujol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-025-01402-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045855v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fakhfakh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sarry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2025.102546" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Freiche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bernardino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deleat-Besson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duchateau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2024.3512175" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045829v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ohayon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2025.103612" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805237v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Konik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.11.017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153424v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Petrusca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mewton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2023.1136760" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magnin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102269" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Romero R." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Spaltenstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274491" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139597v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R. Girard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Goutte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-021-01120-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ralph Patrick Girard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-021-01159-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahana Parbhudayal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Seegers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert van Rossum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-020-02156-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Di Folco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moceri Pamela" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2021.102278" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Debbich" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mezri Maatouk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badii Hmida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sigovan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2020.103644" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093687v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Rumindo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2020.09.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168613v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengjun Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Gao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.06.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet G&#252;&#231;l&#252;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwin Zweerink" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stefan Biesbroek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-019-01563-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905004v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Min Zhu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Michalowicz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fanton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aae514" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886860v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-018-0881-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071011v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van Everdingen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Nijveldt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Salden" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Meine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10554-017-1253-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070959v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette A.E. Salden" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.12335" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572428v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lilli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Tessa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Diciotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2459/JCM.0000000000000336" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572436v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis P. Allaart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost P. Kuijer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Wu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aernout M. Beek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-017-4890-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kidambi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Motwani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uddin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Ripley" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Mcdiarmid" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmg.2016.06.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950589v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lilli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diciotti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434871v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/61/24/8640" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434896v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Y. Wang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Casta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Cowan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2016.2580573" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01235953v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Buvat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135715" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288424v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Del-Canto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lopez-Lereu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Monmeneu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24539" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M0LV5KF3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273224v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anvesha Singh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Steadman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Khan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Horsfield" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soliana Bekele" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.24625" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZBHN3NV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206098v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2015.06.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272211v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beitone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bianchi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouges" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stoica" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tuyisenge Tuyisenge" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ3DS3VX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077017v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Nasir Khan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gwyn Wilmot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Leggate" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Yates" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jeu121" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00932134v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Spaltenstein" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Bourguignon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vandroux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950594v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallifatidis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guibert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giorgi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falque" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01062371v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2014.07.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976690v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wilmot E." TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leggate" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khan J." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yates" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gorely" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dme.12431" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZCF0J5W3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00782661v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Macron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Redheuil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golmehr Ashrafpoor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjia Kachenoura" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bollache" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830516v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Deleaval" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouvier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Finet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cloutier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saami K. Yazdani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2013.03.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00762497v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira da Silva" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2220154" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871790v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Miller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clark" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steadman C." TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Mccann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.23973" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796666v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vandemeulebrouck" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kybic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3679009" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726197v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buvat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2201737" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797755v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lombaert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Peyrat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rapacchi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fanton" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2192743" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943552v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Picq" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pousin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.05.025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630618v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Vandemeulebroucke" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kybic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071605v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berkane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clarysse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Njiwa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=y M Zhu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I E Magnin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935138v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delhay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.10.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877519v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Schaerer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701646v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arts" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frits W Prinzen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delhaas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Milles" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro C Rossi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2009.2037955" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443145v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkane" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yankam Njiwa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. M. Zhu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Magnin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443446v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouchdy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pousin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaerer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00973183v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fr&#233;d&#233;ric Villard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Boldea" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2007.901006" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443326v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174284v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Renaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaudeau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-005-0679-9" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443271v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haddad" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orkisz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Revel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584014v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frouin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garreau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lalande" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rousseau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2004.07.002" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XP4FNW6Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919952v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khouas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919954v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919955v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Magnin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825446v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Orkisz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971685v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046435v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788384v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608087v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805483v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051273v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinan Liu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuemin Zhu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP62129.2024.10846565" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825182v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Romero R." TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825221v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Piot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Menut" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bousa&#239;d" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096727v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Freytag" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croisille" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309170v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R Girard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysProc.14.030" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096724v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825200v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Loncaric" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Jonsson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo-Miki Marti Castellote" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sitges" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjci/jead119.353" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697975v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jehan-Besson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Clouard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Frouin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752018v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943804v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong He" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihui Wang" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP56322.2022.9965350" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943814v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP56322.2022.9965221" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536022v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Sep&#250;lveda-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rida Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Prat-Gonz&#224;lez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93722-5_12" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943834v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruifen Zhang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740032v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78710-3_20" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203378v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guigui" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Moceri" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78710-3_22" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825240v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Belle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933469v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Zhang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sigovan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510191v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474875v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593437" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522559v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203372v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannara Mom" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148474v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zexian Wang" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle E. Magnin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP48669.2020.9321058" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933483v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149351v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyun Sun" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garcia" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251845" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435215v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP48669.2020.9320925" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309296v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276429v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26980-7_13" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154942v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Rumindo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21949-9_30" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994480v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Di Folco" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075241v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Kenny Rumindo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Stuber" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912922v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kenny Rumindo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072928v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pousin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSP.2018.8652274" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086825v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michalowicz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Usson" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505515v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garardo Rumindo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695594v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561663v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695581v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829278v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561814v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Stuber" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592637v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Farouj" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025037" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102920v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081376v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tilmant" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Cesare" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cochet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025178" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941788v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casta" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang V." TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Zhu" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Cowan" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38899-6_25" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-35V8QWQ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780356v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828878v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787512v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830912v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gibaud" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cervenansky" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HISB.2012.35" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829556v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benoit-Cattin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830243v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Glatard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camarasu-Pop" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235493" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839287v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Girard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828548v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2012.6615144" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923299v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839229v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basarab" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830230v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235480" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071932v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V y Wang" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Casta" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915506v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stoica" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072031v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922169v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS.2011.5999167" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908741v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Garreau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Constantinid&#232;s" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813800v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lombaert" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Peyrat" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Cheriet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616208v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lombaert" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rapacchi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21028-0_22" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1RCH5H8Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915504v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Schaerer" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663862v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wacker" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Beghetti" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Farpour-Lambert" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1532-429X-13-S1-P310" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622511v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tilmant" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Cesare" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813315v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marion" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cbms.2011.5999141" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071938v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pousin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Schaerer" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813799v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072037v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00773261v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090732" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072042v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Yang" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Song" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H Luo" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071943v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915503v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677800v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan Maheshwari" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-027-8-31" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913828v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kissi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tilmant" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cesare" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comte" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071955v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yankam-Njiwa" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915502v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915507v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922371v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guigues" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071962v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gueth" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robini" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541138" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922373v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelas" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825398v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166971v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825396v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452938v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Said" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691644v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Qiu" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Janier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072074v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922931v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dydenko" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chehbi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691671v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Discher" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefloc'H" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mai" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922956v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gorce" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922955v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922957v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487125v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928878v2" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14794956" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446222v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485985v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117708v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445691v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35302-4_69" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486974v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486936v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch7" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486945v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch2" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486984v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102818v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietenbeck" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486057v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dietenbeck" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622682v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22804-4_17" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828026v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pujol" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goutte" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683992v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain-Renaud" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-374-6.ch019" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357359v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jehan-Besson" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clouard" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lalande" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077143v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844144v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cochet" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842814v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062124v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d1735897797e078898d174fbd46da3b7101c48d3;origin=https://github.com/creatis-myriad/2d-personalization-generated-data;visit=swh:1:snp:01bfb27f2666fcab4161e7976941c1110ed7858f;anchor=swh:1:rev:391fb85d959261990b25af0e19f49c9daf0ee3fe" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062101v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8c0e68b919aca9bf981d9fb5bdce096fe8c4654e;origin=https://github.com/creatis-myriad/HGP_LVM;visit=swh:1:snp:c3a484036fecf45ad05e8aef68a32e90dd5699c0;anchor=swh:1:rev:071a15293f657ff3399def6f7b98a368ac39f03c" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062135v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:39e5cad1d28a7af8d0b23dc6eab42341c87f0e8f;origin=https://gitlab.com/maxDif/mml_pressure-volume-demo;visit=swh:1:snp:78b95b9e1476f9b4bd68d46ba6462c5c0d6693e3;anchor=swh:1:rev:8e6aa07e547006eabca23229cc4a2a0192732a0d" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>