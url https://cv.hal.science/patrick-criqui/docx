--- v0 (2026-03-04)
+++ v1 (2026-04-24)
@@ -1,52 +1,21263 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Criqui </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2005-2025-2050 : Rétrospective d’une prospective énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 469, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam Contending with Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Delbosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/5 (468), pp.25-43. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/futur.468.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pic pétrolier : catastrophe imminente ou horizon sans cesse repoussé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 467, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique de l'énergie en Europe : comment réconcilier une union désunie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Sebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confrontations Europe la revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe de l’énergie à l'heure de la Zeitenwende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Hafner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 97, pp.8-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire pour que la transition énergie-climat devienne enfin l’affaire de tous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Sebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 mai 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralité carbone : que retenir du nouveau rapport de l’AIE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Sebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 mai 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dioxide emissions by the four largest world emitters: past performance and future scenarios for China, U.S.A., Europe and India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAERE Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 - Winter, pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergie, climat : la transition est-elle vraiment « en panne » en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Sebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 février 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective des transitions énergétiques. Entre modélisation économique et analyse des scénarios stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waisman Henri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 438, pp.29-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European transmission grid expansion as a flexibility option in a scenario of large scale variable renewable energies integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Available online 6 March 2020, pp.104733. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2020.104733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering distribution grids and local flexibilities in the prospective development of the European power system by 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 270 (July), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.114958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’après : La reconstruction plutôt que la reprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Treyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 avril 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hausse de la fiscalité carbone devra revenir dans le débat public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Autissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berghmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 avril 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Taxation: A Tale of Three Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jaccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sterner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (22), pp.6280. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11226280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pathway design framework for national low greenhouse gas emission development strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Waisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Jotzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarshi Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.261-268. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-019-0442-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir du nucléaire dépend de sa capacité à gérer la sûreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 novembre 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques énergie-climat : 10 ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 638, pp.86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After the Paris Agreement: measuring the global decarbonization wedges from national energy scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150 (August), pp.273-289. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépasser la guerre entre renouvelable et nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Perrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 mai 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing an expert advisory commission to assist the G20’s energy transformation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Löschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Grosskurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Xiangwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics: The Open-Access, Open-Assessment E-Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5018/economics-ejournal.ja.2018-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rénovation énergétique du logement : les conditions de la rentabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 avril 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 % de nucléaire dans le mix électrique pour 2035… et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition énergétique va-t-elle coûter cher aux Français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redéfinir les politiques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune [print]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 décembre 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of nationally determined contributions on 2030 global greenhouse gas emissions: uncertainty analysis and distribution of emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Treut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/aaa0b9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre scénarios pour comprendre les programmes des candidats en matière d’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune [print]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrale thermique de Marie-Galante : les dilemmes de la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 mai 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vietnam, Corée, Taiwan : comment sortir du nucléaire et en même temps du charbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 juillet 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : comment sortir de « l’âge des fossiles » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Damian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 décembre 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario &amp;quot;loi de transition énergétique pour la croissance verte&amp;quot; de l'ANCRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Alazard-Toux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Lorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de l'I-Tese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30, pp.2-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking sectoral progress in the deep decarbonisation of energy systems in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Pierfederici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Sartor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berghmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.509-517. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2017.08.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels instruments pour mettre en œuvre l’Accord de Paris ? L’exemple canadien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jaccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 décembre 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage as a flexibility option in power systems with high shares of variable renewable energy sources: a POLES-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Kitous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64, pp.638-650. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2016.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pragmatic approach of the Paris Agreement: The role of INDCs and deep decarbonization pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics and Policy of Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, LVIII (3/2016), pp.79 - 87. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/EFE2016-003007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions nationales et trajectoires de décarbonation profonde : une approche pragmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information et débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario &amp;quot;loi de transition énergétique pour la croissance verte&amp;quot; de l'ANCRE : focus sur le mix énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Alazard-Toux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Lorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.48-50. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rgn/20171044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gaz (de schiste) américain, nouveau prix directeur des énergies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune [print]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COP21, pétrole à 30 $ : c’est le moment de donner un prix au carbone !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune [print]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Californie, la révolution énergétique est calibrée pour les riches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune [print]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the Deep Decarbonization Pathways Project (DDPP) on domestic decision-making processes – Lessons from three countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meg Argyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Issue Brief IDDRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sept enjeux de la COP22.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 novembre 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compteur électrique Linky : comprendre la polémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane La Branche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix du pétrole : à l'origine des chocs et contre-chocs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune [print]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty management and the dynamic adjustment of Deep Decarbonization Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Fischedick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Samadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (suppl. 1 : Special Issue: The Deep Decarbonization Pathways Project: Insights and Emerging Issues), pp.47-62. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14693062.2016.1179618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l’accord de Paris, la nouvelle géopolitique des innovations énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue internationale et stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104, pp.153-161. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ris.104.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la Chine se prépare à l'après-charbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune [print]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies bas carbone et trajectoires de décarbonation profonde, l’analyse de l’ANCRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Alazard-Toux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Devezeaux de Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Berthomieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 630, pp.138-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne équation pour réduire massivement les émissions de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune [print]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the wake of Paris Agreement, scientists must embrace new directions for climate change research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (27), pp.7287-7290. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1607739113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Électrifier sans (trop) polluer, le défi énergétique indien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 juin 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Allemagne sans charbon en 2040, c’est mal parti pour l’instant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 octobre 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La quatrième révolution industrielle sera verte ou ne sera pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune [print]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie : décarbonisation de l’économie et compétitivité internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tutenuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Annales des Mines - Responsabilité et environnement, 1 (77), pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impacts of variable renewable sources on the power sector: Reconsidering the typology of energy modelling tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourédine Hadjsaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Noirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80, pp.486-495. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2014.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locked into Copenhagen pledges -- Implications of short-term emission targets for the cost and feasibility of long-term climate goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keywan Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Kriegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Bertram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel G. J. den Elzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.8-23. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2013.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00962366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COP21 : Pour rejoindre rapidement une trajectoire limitant le réchauffement à 2 °C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Treut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Marie Breon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 décembre 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation strategies and energy technology learning: an assessment with the POLES model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Kitous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.119-136. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2014.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00999280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Costs of Climate Change for the European Energy System, an Assessment with the POLES Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (4), pp.303-319. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-015-9449-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interviewé par Stéphane Foucart dans l'article &amp;quot;Le défi du réchauffement et du maintien de la croissance &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scénarios de transition énergétique de l'ANCRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Alazard-Toux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Devezeaux de Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 619, pp.189-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01017874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle transition énergétique pour la France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White Knights: Will wind and solar come to the rescue of a looming capacity gap from nuclear phase-out or slow CCS start-up?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradford Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123 (3/4), pp.623-635. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-013-0963-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00873661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explosive growth in African combustion emissions from 2005 to 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Liousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Assamoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.035003. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/9/3/035003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une loi de transition énergétique ambitieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Darmois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique : quelle trajectoire ? Généalogie de la loi de transition énergétique et positionnement au regard des scénarios préexistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 403, pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low climate stabilisation under diverse growth and convergence scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Markandaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Gonzalez-Eguino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.288-301. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2013.07.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00872630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2010-2020 : une décennie décisive pour l'avenir du climat planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Kitous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, LXV (n° 2, " Questions pour Rio+20 "), pp.47-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scénarios énergie-climat : mise au point après la crise, Fukushima, Durban..., et les gaz de schiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Peytral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 390, pp.5-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European climate -- energy security nexus: A model based scenario analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (1), pp.827-842. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2011.11.061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scénarios sur l'énergie et le climat. L'avant et l'après-Copenhague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Ilasca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 373, pp.47-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation Patterns of the Worldwide Energy System – Scenarios for the Century with the POLES Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Kitous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Bellevrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (Special Issue 1 on The Economics of Low Stabilization), pp.57-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of low stabilization: Model comparison of mitigation strategies and costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottmar Edenhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Baumstark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Bellevrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (Special Issue 1 on The Economics of Low Stabilization), pp.11-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après Copenhague. Des engagements de réduction d'émission « à géométrie variable »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Perthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Ilasca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Références économiques pour le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les engagements pris à Copenhague et la question de la comparabilité des efforts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Ilasca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59, pp.48-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotaxes et quotas d'émissions échangeables CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Références économiques pour le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, p. 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Contribution Climat Energie : enfin un prix pour le carbone !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et sociétés. Série EN, Economie de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, EN 11, n° 10/2009, pp.1681-1688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trajectories of new energy technologies in carbon constraint cases with the POLES world energy model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (21), n.p. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1307/6/21/212004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une rupture profonde du modèle énergétique mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38, pp. 67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00413021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact on public health of strategies to reduce greenhouse gases : low carbon electricity generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Markandaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chiabai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 374 (9706), pp.2006-2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance durable : entre mythes et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 415, pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00203340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and climate policies to 2020 : the impacts of the european &amp;quot; 20/20/20 &amp;quot; approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Stankeviciute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy Sector Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.252-273. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17506220810883243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00226208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fundamentals of the future international emissions trading system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Stankeviciute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Kitous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (11), pp.4272-7286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00172290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenelle de l'environnement, climat et énergie : un an après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (583), pp.158-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00315421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre le changement climatique : les instruments économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 370, pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00189491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels leviers pour gérer les biens publics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 627, pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies énergétiques : la nouvelle donne économique de l'après-pétrole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menanteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techology review (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une taxe de lutte contre le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la CFDT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 83, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois modèles de ville Facteur 4 : comparaison internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 103, pp.54-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Kyoto CO2 emission reduction : the soft landing scenario analysed with POLES and other world models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Russ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (2), pp.786-796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of multi-gas strategies for greenhouse gas emission abatement: insights from a partial equilibrium model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Russ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deybe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, numéro spécial, pp.251-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of climate policies on energy markets and the price of carbon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Kitous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83, pp.89-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00114655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour du charbon et développement énergétique durable : scénarios à l'horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (573), pp.293-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi- stage : a rule-based evolution of future commitments under the climate change convention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel G. J. den Elzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Berk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Kitous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Environmental Agreements: Politics, Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (1), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10784-004-5645-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des politiques climatiques sur le prix du carbone et les marchés de l'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Kitous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83, p. 91-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de serre : quelques scénarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futuribles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 315, pp.65-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'urgence des politiques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime international pour le climat : vers la consolidation ou l'effondrement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Cavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, XIX (2), pp.163-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00001362v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viable responses to the equity-responsability dilemma, a consequentialist view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ghersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.S115-S133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après La Haye, Bonn et Marrakech : incertitudes sur le futur marché international des permis d'émissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Kitous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 535, pp.153-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les permis d'émission négociables : du cadre d'analyse à la mise en œuvre en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de Kyoto : enjeux d'équité et d'efficacité dans la négociation sur le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 143-144, pp.15-36. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ecop.2000.6002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de Kyoto : enjeux d'équité et d'efficacité dans la négociation sur le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Viguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 143-144, pp.15-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur du carbone : un concept générique pour les politiques internationales et nationales de réduction des émissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 82, pp.75-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 3 révolutions de la modélisation de l’énergie au cours des dernières décennies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modéliser la transition énergétique,11e journée de l'Institut de Technico Economie des Systèmes Energétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Technico Economie des Systèmes Energétiques, Jun 2019, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animateur de l'atelier 4 : La France dans l'Europe (au-delà de la PPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une Transition Energétique Rapide en Europe : Convention citoyenne sur l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale integration of variable renewable energies in the European power system: a model POLES-EUTGRID based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan-Tran Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Energy Workshop (IEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Goetborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table ronde sur la Commission Quinet 2 et le prix du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e conférence annuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAERE, Aug 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of transitions, Science and Policy Decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated assessment models : Workshop CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des représentations du développement durable (OR2D), Jun 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques énergie-climat: pour une approche multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation et les technlogies pour le climat, Ideas Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commissariat à l'énergie atomique, Jul 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LONG-TERM TRANSMISSION CAPACITY PLANNING IN A SCENARIO WITH HIGH SHARE OF VARIABLE RENEWABLE ENERGIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debusschere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Tran Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd AIEE Symposium on Energy Security - Current and Future Challenges to Energy Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de l'analyse économique au pilotage de la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition publique à l’Assemblée nationale sur le thème « Les synergies entre les sciences humaines et les sciences technologiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Office parlementaire des choix scientifiques et techniques, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Value of Load Following Capacity: Will Increasing Renewable Share in Europe’s Electricity Reduce Nuclear Reactors’ Capacity or Load Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Advances in Nuclear Power Plants (ICAPP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Nuclear Society, Apr 2016, San Francisco, United States. pp.503-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources d’Uranium, Scénarios, Dynamique du Nucléaire et de l’Energie (RUSDYN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathonniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier bilan NEEDS PF Systèmes Nucléaires et Scénarios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01258404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des politiques climatiques ambitieuses : savoir combiner prix(s) du carbone et normes flexibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour des politiques climatiques ambitieuses : savoir combiner prix(s) du carbone et normes flexibles, CEC 2016 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire économie du climat, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium resources, scenarios, nuclear and energy dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Mathonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global 2015 : 21st International Conference &amp; Exhibition: "Nuclear Fuel Cycle For a Low-Carbon Future"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFEN, Sep 2015, Paris, France. pp.72-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benchmarking Tool for the International Climate Negotiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Ilasca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI-15 Special Track on Computational Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Austin, TX, United States. pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scénarios de décarbonisation des systèmes énergétiques et la négociation climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles hydrocarbures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFTP, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decarbonization Wedges and the Electricity Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies bas carbone : enjeux, challenges et opportunités : conférence annuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des économistes de l'énergie, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable renewable energies and storage development in long term energy modelling tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Noirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IAEE European Energy Conference: Sustainable energy policy and strategies for Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Energy Economists, Oct 2014, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie, sciences sociales et transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie, environnement et écologie : apports croisés entre langues, cultures, disciplines et discours spécialisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources d’uranium, scénarios, dynamique du nucléaire et de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mathonniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Uranium 2014 de la Société Géologique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01083813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés de l’énergie, nouvelles contraintes, nouvelles ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecobiz Énergie-Climat : 4e édition,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the interactions between Variable Renewable Energies, electricity storage and grid in long term energy modelling tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Noirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy conference 2014 Regulation and Energy Markets : Beyond Failures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prospective dans le Débat National sur la Transition Energétique, entre enquête scientifique et démocratie délibérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie face aux enjeux environnementaux : la transition énergétique (colloque dans le cadre de la clôture du programme ANR-DEMOENV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Urban Modelling for Sustainable Policies: Considerations and Difficulties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Longaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow modeling for urban development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement d'Intérêt Scientifique " Modélisation urbaine " (GIS MU), Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation urbaine au service de l'analyse économique des politiques climatiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Saujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menanteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.108-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary prospective analysis of nuclear power technological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-A. Zakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Congress on Advances in Nuclear Power Plants (ICAPP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France. pp.2618-2625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00590763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European energy sector and the climate-security nexus in the SECURE scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on energy security : potential for EU-GCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Manama, Bahrain, France. pp.9-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude prospective de la transition technologique électronucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Zakari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bidaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion SGF : "Uranium : Géologie, géophysique, chimie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Orsay,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impacts under future climate change on the energy systems with the POLES model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International energy workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00452948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Energy Security and Climate Policy Nexus with the POLES Energy Model in the SECURE Project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International energy workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00452950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchés énergétiques et politiques climatiques: interactions sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Fourgeaud, MINEFI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes transitions au début du XXIe siècle : démographie, économie, énergie, climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès général de la société française de physique, Grenoble, 9-13 juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fundamentals of future international emissions trading system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Stankeviciute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Kitous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Economics and management of energy in industry", 4th european congress, ECEMEI, Porto, 27-30 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The european energy system in the context of long term climate policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Kitous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IAEE European Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Florence, Italy. pp.cédérom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy, climatic constraints and development of new technologies in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Forum TENERRDIS New Technologies for Energy, MINATEC, Grenoble, 1-2 février 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Oil and Gas Prices, Fuel Mix in Power Generation and Long Term CO2 Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menanteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact on Power Generation, Transportation Choices, and CO2 Emissions : 3rd Transatlantic Energy &amp; Climate Change Policy Workshop, Paris, 30-31 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00104832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système des quotas d'émission dans la perspective des politiques climatiques à moyen long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché des quotas d'émission de CO2, colloque ATEE, Paris, 10 octobre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective énergétique à 2050, contrainte carbone et changements structurels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rynikiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une présentation des économies sous contrainte carbone : enjeux structurels, industriels et technologiques. Institut du développement durable et des relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00194099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incitations économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque public dans le cadre de l'Année mondiale de la physique, Société française de physique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principes de représentation des dynamiques technologiques dans un prospective de long terme dans les approches formalisées compte tenus de l'état des réserves, du progrès technique et de la maîtrise de la demande (modèle POLES).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prospective de long terme de l'offre énergétique : ressources carbonées et technologies énergétiques alternatives, CNRS. Programme Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining various options for commitments: results from modelling simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Together to Respond to Climate Change : Seminar Organised by the UNFCCC Annex I Expert Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLES : un modèle sectoriel pour l'analyse économique des scénarios de forte contrainte d'émission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le facteur 4 sur la réduction des émissions de gaz à effet de serre : journée d'étude, Académie des technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation internationale sur le climat : conserver les normes du régime Rio-Kyoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Cavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIVe Congrès annuel de l'AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, sl, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique CO2 post-Kyoto : quels enjeux pour le groupe EDF ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires "Forum Prospective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous technical change in long-term energy models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Methodologies for Evaluation of Energy Chains and for Technology Perspective, Agence internationale de l'énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios internationaux pour les politiques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A world-wide framework and fundamentals for a &amp;quot;Factor 4&amp;quot; strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-German Working Party on Energy Outlook and Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Challenges and Greenhouse Gas Reduction Pathways: impact on energy prices and (steel) technology dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ULCOS Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urgence des politiques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une attitude rationnelle face au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.29-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology policies or/and emission caps : insights from energy technology modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology policies for climate change mitigation : a transatlantic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur du carbone : un concept integrateur pour la negociation internationale sur l'effet de serre et pour l'elaboration des politiques nationales de reduction des emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'efficacite des politiques publiques face a la gestion de l'environnement et des ressources naturelles : journees du PIREE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation, équité internationale et efficacité dans la lutte contre le changement climatique global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Viguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées : Economie de l'environnement et des ressources naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Toulouse, France. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de l'école d'été européenne : Sciences, société, environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été européenne : Sciences, société, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Chamrousse, France. 300 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergie, Retrouver une ambition européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Derdevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Sebi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Descartes et Cie, 2024, Essais, 978-2-84446-379-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition du système électrique français à l'horizon 2030 : Une analyse exploratoire des enjeux et des trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Rüdinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berghmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menanteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut du développement durable et des relations internationales (Iddri). , Studies N°05/17, 38 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucléaire : quels scénarios pour le futur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Huet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Ville brûle, pp.224, 2012, collection 360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les États et le carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faracco Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandjean Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 192 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00433766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5 : Prospective Scenarios from the Present to 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lemiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Economy 2 : Nuclear Issues in the Energy Transition Coordinated by Jacques Percebois and Nicolas Thiollière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.179-242, 2023, 978-1-78945-095-8. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394257379.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans « l’après » (COVID, Ukraine…), les politiques climatiques et quatre mondes possibles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine MALJEAN-DUBOIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La définition des limites planétaires, quelles implications pour le droit et la gouvernance internationale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-166, 2023, 978-2-233-01036-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie et Climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le climat au prisme des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-241, 2022, 978-2-7592-3432-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informing the political economy of energy and climate transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waisman Henri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éloi Laurent; Klara Zwickl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of the Political Economy of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.303-319, 2021, 9781032058603. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780367814533-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique et matériaux : de nouvelles limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer l'avenir - L'ingénierie se met au vert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.14-18, 2019, 978-2-271-12679-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02312133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation globale du rôle de l'innovation pour réduire les émissions de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OPECST. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et changement climatique : l'apport de l'évaluation scientifique et technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-30, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Peak Oil : Myth or Impending Doom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roland Dannreuther &amp; Voiciech Ostrowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Resources : Conflict and Cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave McMillan, pp.187-205, 2013, 9780230360501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre futur énergétique se décide aujourd‘hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minh-Thu Dinh-Audoin, Danièle Olivier et Paul Rigny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie et enjeux énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, 2013, 9782759809738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques mondiales de l'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Mosseri et C. Jeandel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énergie à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.19-21, 2013, A découvert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du pic pétrolier et des politiques climatiques sur le bilan énergétique mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mouez Fodha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réchauffement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club du CEPII, pp.99-116, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La raréfaction des énergies fossiles offrira-t-elle une solution spontanée au problème du climat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Martin-Amouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les économistes et la croissance verte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil économique pour le développement durable, pp.49-53, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00696397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie, l'environnement et l'aménagement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Thoulouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel BLoch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble, cité internationale, cité d'innovations : rêves et réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.87-97, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00599071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En chemin vers la ville post-carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel BLoch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble, cité internationale, cité d'innovations : rêves et réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.211-214, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00599069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voie étroite d'un développement énergétique durable au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des hautes études pour la science et la technologie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L' économie, une science qui nous gouverne ? : leçons des crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.227-240, 2011, Questions vives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00588268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energie et changement climatique : un enjeu mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cluster de recherche Rhône-Alpes environnement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhône-Alpes et l'environnement : 100 questions pour la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Rhône-Alpes, pp.196-197, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00670044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projeter les émissions de GES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Jeandel et Rémy Mosseri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le climat à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.214-216, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios GIEC et déterminants des émissions à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Jeandel et Rémy Mosseri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le climat à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.217-219, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels outils pour éclairer les décisions des collectivités locales dans le domaine du climat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Avner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Carassus &amp; Bruno Duplessis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et développement urbain durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.19-39, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming the European energy system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar S. Eskeland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eberhard Jochem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Neufeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hulme, M. &amp; Neufeld, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making climate change work for us</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Universiy Press, pp.165-199, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00446304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans climat locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zuindeau Bertrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, chapitre 40, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00610201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenarios as the basis for assessment of mitigation and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlef P. van Vuuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morna Isaac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbignievw W. Kundzewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hulme, M. &amp; Neufeld, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making climate change work for us</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Universiy Press, pp.55-86, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00446295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of low stabilisation : implications for technological change and policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Knopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottmar Edenhofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hulme, M. &amp; Neufeld, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making climate change work for us</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Universiy Press, pp.291-318, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00446310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après Copenhague : le climat dans le nouvel équilibre du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Ilasca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEPII. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie mondiale 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.88-102, 2010, Repères</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00514870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios d'émission pour les chroniques de la valeur tutélaire du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Kitous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valeur tutélaire du carbone : rapport de la commission présidée par Alain Quinet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.220-271, 2009, Rapports et documents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00397866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques énergétiques entre sécurité et défi climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Badie et D. Vidal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand tournant : l'Etat du monde 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.218-222, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00430698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur du futur régime climatique international : taxes ou quotas CO2 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Tirole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique climatique : une nouvelle architecture internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.261-270, 2009, Rapports du Conseil d'analyse économique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les instruments économiques des politiques de réduction de CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane La Branche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement climatique dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.51-57, 2008, Grands débats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00318602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels efforts de réduction les économies peuvent-elles accepter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krinner Gerhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane La Branche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement climatique dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.59-62, 2008, Grands débats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00318615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie politique internationale de l'environnement global : Kyoto est-il condamné ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Cavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Berthaud, G. Kebabdjian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question politique en économie internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.213-225, 2006, Recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et hégémonie dans la fourniture de biens publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Cavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phillippe Hugon et Charles-Albert Michalet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles régulations de l'économie mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapitre 6, Karthala, pp.117-132, 2005, Hommes et sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic approach to climate policies and stakes of international negotiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Cavard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boutron C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCA : from indoor air pollution to the search for earth-like planets in the cosmos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, p. 161-170, 2004, Journal de physique IV : proceedings n. 121, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2004121010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining efficiency with equity : a pragmatic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Kitous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaul I., Conceiçäo P., Le Goulven K., Mendoza R.U. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Providing Public Goods : Managing Globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.280-303, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les changements globaux à l'épreuve de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Cramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Treut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03007073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prix des carburants : pourquoi il nous faut un Grenelle de la fiscalité écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Timbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2050 low-emission pathways: domestic benefits and methodological insights – Lessons from the DDPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Jotzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Skrabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio La Rovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Gesteira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bataille du nucléaire aura-t-elle lieu en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non, la COP ne fut pas « un sommet pour rien »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Damian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decarbonization Wedges report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Alazard-Toux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Devezeaux de Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Chevallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition énergétique, un remède à la crise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques du réchauffement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Pescia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition européenne Energie Climat (Directive 20/20/20) : outils d'analyse (version finale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00477421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaz à effet de serre : ne cédons pas sur les objectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World energy technology outlook - 2050 - WETO-H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lapillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Kitous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00121063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverse : à propos de la taxe de monsieur Hulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancovici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00116644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le rapport Stern peut relancer les politiques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00114705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques climatiques en Europe et mise en oeuvre du système de quotas d'émission négociable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Kitous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreta Stankeviciute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00114747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas reduction pathways in the UNFCCC process up to 2025 : policymakers summary and technical report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Kitous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00103326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After The Hague, Bonn and Marrakech : the future international market for emissions permits and the issue of hot air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Kitous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après La Haye, Bonn et Marrakech : le futur marché international des permis de droits d'émissions et la question de l'air chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Kitous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity and efficiency in climate change negotiations : a scenario for world emission entitlements by 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Trommetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de &amp;quot;valeur du carbone&amp;quot;, 2valuations et applications dans les politiques de lutte contre le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00476855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs carbone implicites des contributions nationales et trajectoires 2°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Coindoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National Soft Landing CO2 trajectories under global carbon budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Ilasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00980101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viable Responses to the equity-responsability dilemna : a consequentialist view.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ghersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00000965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concilier développement économique et environnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aghion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bompard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil économique pour le développement durable. 2016, pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the Low-Carbon Energy Union: Assessing the EU’s progress towards its 2030 and 2050 climate objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Spencer Spencer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pierfederici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Sartor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berghmans,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Samadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IDDRI Study n°8/2016, IDDRI - Institut du Développement Durable et des Relations Internationales. 2016, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways to Deep Decarbonization 2015 report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Jotzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Skrabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio La Rovere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Gesteira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IDDRI (Institute for Sustainable Development and International Relations ); Sustainable Development Solutions Network (SDSN). 2015, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INDC counter, aggregation of national contributrions and 2°C trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Marie Breon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guivarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 32, Institut Pierre Simon Laplace, Climate Modelling Center Scientific Note. 2015, 73 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways to Deep Decarbonization in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Hourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IDDRI (Institute for Sustainable Development and International Relations ); Sustainable Development Solutions Network (SDSN). 2015, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Pathways toward Ambitious Climate Targets at the Global and European levels: A Synthesis of Results from the AMPERE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmar Kriegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keywan Riah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Petermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Bosetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelis Capros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical formulation of REDEM algorithm for National soft landing CO2 trajectories under global carbon budgets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Ilasca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8601, INRIA. 2014, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios de l’Ancre pour la transition énergétique : rapport 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Alazard-Toux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Devezeaux de Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menanteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Alliance nationale de coordination de la recherche pour l’énergie. 2014, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche économique dans l’élaboration des politiques climatiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bougnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Saujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LEPII – EDDEN (coordinateur). 2013, 92 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Humaines et Sociales & Énergie : rapport du groupe Énergie de l'alliance Athéna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick-Paul Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Alliance Athéna. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering low carbon growth initiatives in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Peytral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00467462v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peak Oil : Myth or &amp;quot;Impending Doom&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rossiaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LEPII. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing hybrid energy outlook for simulating carbon emission stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Criqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Mima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] FONDDRI (Fondation de recherche pour le développement durable et les relations internationales). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId457"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.98265895954px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Patrick Criqui </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="400"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (104)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2005-2025-2050 : Rétrospective d’une prospective énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 469, 22 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vietnam Contending with Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Delbosc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025/5 (468), pp.25-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/futur.468.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pic pétrolier : catastrophe imminente ou horizon sans cesse repoussé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 467, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe de l’énergie à l'heure de la Zeitenwende</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Hafner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97, pp.8-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique de l'énergie en Europe : comment réconcilier une union désunie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Sebi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confrontations Europe la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire pour que la transition énergie-climat devienne enfin l’affaire de tous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Sebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 mai 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon dioxide emissions by the four largest world emitters: past performance and future scenarios for China, U.S.A., Europe and India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EAERE Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 - Winter, pp.15-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neutralité carbone : que retenir du nouveau rapport de l’AIE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Sebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 mai 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Énergie, climat : la transition est-elle vraiment « en panne » en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Sebi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 février 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European transmission grid expansion as a flexibility option in a scenario of large scale variable renewable energies integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Tran Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Available online 6 March 2020, pp.104733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2020.104733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective des transitions énergétiques. Entre modélisation économique et analyse des scénarios stratégiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waisman Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 438, pp.29-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Considering distribution grids and local flexibilities in the prospective development of the European power system by 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Tran Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 270 (July), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.114958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’après : La reconstruction plutôt que la reprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Treyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 avril 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La hausse de la fiscalité carbone devra revenir dans le débat public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berghmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 avril 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon Taxation: A Tale of Three Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Jaccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sterner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (22), pp.6280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su11226280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A pathway design framework for national low greenhouse gas emission development strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Waisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Jotzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarshi Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.261-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-019-0442-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avenir du nucléaire dépend de sa capacité à gérer la sûreté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Echos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 novembre 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Establishing an expert advisory commission to assist the G20’s energy transformation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Löschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Grosskurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Xiangwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics: The Open-Access, Open-Assessment E-Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5018/economics-ejournal.ja.2018-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépasser la guerre entre renouvelable et nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 mai 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">After the Paris Agreement: measuring the global decarbonization wedges from national energy scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150 (August), pp.273-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques énergie-climat : 10 ans après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 638, pp.86-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transition énergétique va-t-elle coûter cher aux Français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénovation énergétique du logement : les conditions de la rentabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 avril 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50 % de nucléaire dans le mix électrique pour 2035… et après ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redéfinir les politiques climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tribune [print]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 décembre 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts of nationally determined contributions on 2030 global greenhouse gas emissions: uncertainty analysis and distribution of emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Treut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/aaa0b9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracking sectoral progress in the deep decarbonisation of energy systems in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Pierfederici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Sartor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berghmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.509-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2017.08.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrale thermique de Marie-Galante : les dilemmes de la transition énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 mai 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vietnam, Corée, Taiwan : comment sortir du nucléaire et en même temps du charbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 juillet 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quatre scénarios pour comprendre les programmes des candidats en matière d’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tribune [print]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement climatique : comment sortir de « l’âge des fossiles » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 décembre 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scénario &amp;quot;loi de transition énergétique pour la croissance verte&amp;quot; de l'ANCRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Alazard-Toux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Lorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre de l'I-Tese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, pp.2-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels instruments pour mettre en œuvre l’Accord de Paris ? L’exemple canadien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Jaccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 décembre 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The pragmatic approach of the Paris Agreement: The role of INDCs and deep decarbonization pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics and Policy of Energy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, LVIII (3/2016), pp.79 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/EFE2016-003007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storage as a flexibility option in power systems with high shares of variable renewable energy sources: a POLES-based analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64, pp.638-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2016.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scénario &amp;quot;loi de transition énergétique pour la croissance verte&amp;quot; de l'ANCRE : focus sur le mix énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Alazard-Toux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Lorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Générale Nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.48-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rgn/20171044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contributions nationales et trajectoires de décarbonation profonde : une approche pragmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information et débats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52, pp.1-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la Chine se prépare à l'après-charbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tribune [print]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après l’accord de Paris, la nouvelle géopolitique des innovations énergétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104, pp.153-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ris.104.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologies bas carbone et trajectoires de décarbonation profonde, l’analyse de l’ANCRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Alazard-Toux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Devezeaux de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Chevallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 630, pp.138-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainty management and the dynamic adjustment of Deep Decarbonization Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Fischedick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (suppl. 1 : Special Issue: The Deep Decarbonization Pathways Project: Insights and Emerging Issues), pp.47-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14693062.2016.1179618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prix du pétrole : à l'origine des chocs et contre-chocs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tribune [print]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compteur électrique Linky : comprendre la polémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane La Branche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gaz (de schiste) américain, nouveau prix directeur des énergies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tribune [print]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of the Deep Decarbonization Pathways Project (DDPP) on domestic decision-making processes – Lessons from three countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meg Argyriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Issue Brief IDDRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COP21, pétrole à 30 $ : c’est le moment de donner un prix au carbone !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tribune [print]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En Californie, la révolution énergétique est calibrée pour les riches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tribune [print]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sept enjeux de la COP22.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 novembre 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bonne équation pour réduire massivement les émissions de CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tribune [print]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In the wake of Paris Agreement, scientists must embrace new directions for climate change research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (27), pp.7287-7290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1607739113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Électrifier sans (trop) polluer, le défi énergétique indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 juin 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Allemagne sans charbon en 2040, c’est mal parti pour l’instant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 octobre 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La quatrième révolution industrielle sera verte ou ne sera pas !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tribune [print]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the impacts of variable renewable sources on the power sector: Reconsidering the typology of energy modelling tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourédine Hadjsaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.486-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Industrie : décarbonisation de l’économie et compétitivité internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tutenuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Annales des Mines - Responsabilité et environnement, 1 (77), pp.50-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locked into Copenhagen pledges -- Implications of short-term emission targets for the cost and feasibility of long-term climate goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keywan Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmar Kriegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Bertram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel G. J. den Elzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.8-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2013.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00962366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitigation strategies and energy technology learning: an assessment with the POLES model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.119-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2014.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00999280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COP21 : Pour rejoindre rapidement une trajectoire limitant le réchauffement à 2 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Treut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Marie Breon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 décembre 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Costs of Climate Change for the European Energy System, an Assessment with the POLES Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (4), pp.303-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-015-9449-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interviewé par Stéphane Foucart dans l'article &amp;quot;Le défi du réchauffement et du maintien de la croissance &amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">White Knights: Will wind and solar come to the rescue of a looming capacity gap from nuclear phase-out or slow CCS start-up?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradford Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 123 (3/4), pp.623-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-013-0963-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00873661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle transition énergétique pour la France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 446</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les scénarios de transition énergétique de l'ANCRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Alazard-Toux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Devezeaux de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Net</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 619, pp.189-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01017874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une loi de transition énergétique ambitieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Darmois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explosive growth in African combustion emissions from 2005 to 2030</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Liousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Assamoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.035003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/9/3/035003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition énergétique : quelle trajectoire ? Généalogie de la loi de transition énergétique et positionnement au regard des scénarios préexistants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 403, pp.97-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low climate stabilisation under diverse growth and convergence scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Markandaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Gonzalez-Eguino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.288-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2013.07.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00872630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les scénarios énergie-climat : mise au point après la crise, Fukushima, Durban..., et les gaz de schiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Peytral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 390, pp.5-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2010-2020 : une décennie décisive pour l'avenir du climat planétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, LXV (n° 2, " Questions pour Rio+20 "), pp.47-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00709938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European climate -- energy security nexus: A model based scenario analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (1), pp.827-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2011.11.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00661043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les scénarios sur l'énergie et le climat. L'avant et l'après-Copenhague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Ilasca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 373, pp.47-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00582431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The economics of low stabilization: Model comparison of mitigation strategies and costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottmar Edenhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Knopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Baumstark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Bellevrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (Special Issue 1 on The Economics of Low Stabilization), pp.11-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00450290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation Patterns of the Worldwide Energy System – Scenarios for the Century with the POLES Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Bellevrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (Special Issue 1 on The Economics of Low Stabilization), pp.57-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00450304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après Copenhague. Des engagements de réduction d'émission « à géométrie variable »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian de Perthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Delbosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Ilasca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Références économiques pour le développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00498636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les engagements pris à Copenhague et la question de la comparabilité des efforts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Ilasca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59, pp.48-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00511790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecotaxes et quotas d'émissions échangeables CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Références économiques pour le développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, p. 1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00384107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The trajectories of new energy technologies in carbon constraint cases with the POLES world energy model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (21), n.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1307/6/21/212004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00477428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Contribution Climat Energie : enfin un prix pour le carbone !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies et sociétés. Série EN, Economie de l'énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, EN 11, n° 10/2009, pp.1681-1688</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une rupture profonde du modèle énergétique mondial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38, pp. 67-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00413021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact on public health of strategies to reduce greenhouse gases : low carbon electricity generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Markandaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chiabai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 374 (9706), pp.2006-2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00459664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The fundamentals of the future international emissions trading system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreta Stankeviciute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (11), pp.4272-7286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00172290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croissance durable : entre mythes et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 415, pp.86-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00203340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy and climate policies to 2020 : the impacts of the european &amp;quot; 20/20/20 &amp;quot; approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreta Stankeviciute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Energy Sector Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (2), pp.252-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/17506220810883243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00226208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grenelle de l'environnement, climat et énergie : un an après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (583), pp.158-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00315421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologies énergétiques : la nouvelle donne économique de l'après-pétrole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techology review (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.46-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00143292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte contre le changement climatique : les instruments économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 370, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00189491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels leviers pour gérer les biens publics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 627, pp.52-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une taxe de lutte contre le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jancovici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la CFDT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 83, pp.20-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00177894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois modèles de ville Facteur 4 : comparaison internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 103, pp.54-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-Kyoto CO2 emission reduction : the soft landing scenario analysed with POLES and other world models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Russ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (2), pp.786-796</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00078489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts of multi-gas strategies for greenhouse gas emission abatement: insights from a partial equilibrium model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Russ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Deybe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, numéro spécial, pp.251-273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00121488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of climate policies on energy markets and the price of carbon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83, pp.89-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00114655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des politiques climatiques sur le prix du carbone et les marchés de l'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83, p. 91-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour du charbon et développement énergétique durable : scénarios à l'horizon 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (573), pp.293-295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi- stage : a rule-based evolution of future commitments under the climate change convention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel G. J. den Elzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Berk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Environmental Agreements: Politics, Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (1), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10784-004-5645-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00068636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de serre : quelques scénarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 315, pp.65-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'urgence des politiques climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 49, pp.18-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime international pour le climat : vers la consolidation ou l'effondrement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Cavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, XIX (2), pp.163-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00001362v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viable responses to the equity-responsability dilemma, a consequentialist view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ghersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.S115-S133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00177901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après La Haye, Bonn et Marrakech : incertitudes sur le futur marché international des permis d'émissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 535, pp.153-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les permis d'émission négociables : du cadre d'analyse à la mise en œuvre en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.59-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valeur du carbone : un concept générique pour les politiques internationales et nationales de réduction des émissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 82, pp.75-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà de Kyoto : enjeux d'équité et d'efficacité dans la négociation sur le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Trommetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 143-144, pp.15-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà de Kyoto : enjeux d'équité et d'efficacité dans la négociation sur le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Trommetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 143-144, pp.15-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecop.2000.6002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les 3 révolutions de la modélisation de l’énergie au cours des dernières décennies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modéliser la transition énergétique,11e journée de l'Institut de Technico Economie des Systèmes Energétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Technico Economie des Systèmes Energétiques, Jun 2019, Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animateur de l'atelier 4 : La France dans l'Europe (au-delà de la PPE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une Transition Energétique Rapide en Europe : Convention citoyenne sur l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table ronde sur la Commission Quinet 2 et le prix du carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e conférence annuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAERE, Aug 2018, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large scale integration of variable renewable energies in the European power system: a model POLES-EUTGRID based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Tran Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37th International Energy Workshop (IEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Goetborg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementation of transitions, Science and Policy Decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integrated assessment models : Workshop CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire des représentations du développement durable (OR2D), Jun 2018, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques énergie-climat: pour une approche multi-échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'innovation et les technlogies pour le climat, Ideas Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commissariat à l'énergie atomique, Jul 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LONG-TERM TRANSMISSION CAPACITY PLANNING IN A SCENARIO WITH HIGH SHARE OF VARIABLE RENEWABLE ENERGIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Tran Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd AIEE Symposium on Energy Security - Current and Future Challenges to Energy Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour des politiques climatiques ambitieuses : savoir combiner prix(s) du carbone et normes flexibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour des politiques climatiques ambitieuses : savoir combiner prix(s) du carbone et normes flexibles, CEC 2016 Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire économie du climat, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Value of Load Following Capacity: Will Increasing Renewable Share in Europe’s Electricity Reduce Nuclear Reactors’ Capacity or Load Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Heuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress on Advances in Nuclear Power Plants (ICAPP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Nuclear Society, Apr 2016, San Francisco, United States. pp.503-508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources d’Uranium, Scénarios, Dynamique du Nucléaire et de l’Energie (RUSDYN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mathonniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier bilan NEEDS PF Systèmes Nucléaires et Scénarios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01258404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport de l'analyse économique au pilotage de la transition énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audition publique à l’Assemblée nationale sur le thème « Les synergies entre les sciences humaines et les sciences technologiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office parlementaire des choix scientifiques et techniques, Jan 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Benchmarking Tool for the International Climate Negotiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Prados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Ilasca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AAAI-15 Special Track on Computational Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Austin, TX, United States. pp.95-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uranium resources, scenarios, nuclear and energy dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Mathonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global 2015 : 21st International Conference &amp; Exhibition: "Nuclear Fuel Cycle For a Low-Carbon Future"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFEN, Sep 2015, Paris, France. pp.72-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les scénarios de décarbonisation des systèmes énergétiques et la négociation climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées annuelles hydrocarbures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFTP, Oct 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decarbonization Wedges and the Electricity Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les technologies bas carbone : enjeux, challenges et opportunités : conférence annuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des économistes de l'énergie, Nov 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources d’uranium, scénarios, dynamique du nucléaire et de l’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mathonniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Journées Uranium 2014 de la Société Géologique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01083813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variable renewable energies and storage development in long term energy modelling tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th IAEE European Energy Conference: Sustainable energy policy and strategies for Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Energy Economists, Oct 2014, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économie, sciences sociales et transition énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie, environnement et écologie : apports croisés entre langues, cultures, disciplines et discours spécialisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marchés de l’énergie, nouvelles contraintes, nouvelles ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecobiz Énergie-Climat : 4e édition,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prospective dans le Débat National sur la Transition Energétique, entre enquête scientifique et démocratie délibérative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie face aux enjeux environnementaux : la transition énergétique (colloque dans le cadre de la clôture du programme ANR-DEMOENV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysing the interactions between Variable Renewable Energies, electricity storage and grid in long term energy modelling tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy conference 2014 Regulation and Energy Markets : Beyond Failures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modélisation urbaine au service de l'analyse économique des politiques climatiques locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Saujot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modélisation urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France. pp.108-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00741444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrated Urban Modelling for Sustainable Policies: Considerations and Difficulties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Prados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Longaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flow modeling for urban development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement d'Intérêt Scientifique " Modélisation urbaine " (GIS MU), Jun 2012, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdisciplinary prospective analysis of nuclear power technological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-A. Zakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2011 International Congress on Advances in Nuclear Power Plants (ICAPP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France. pp.2618-2625</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00590763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The European energy sector and the climate-security nexus in the SECURE scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on energy security : potential for EU-GCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Manama, Bahrain, France. pp.9-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00544271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude prospective de la transition technologique électronucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Zakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion SGF : "Uranium : Géologie, géophysique, chimie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Orsay,, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of the impacts under future climate change on the energy systems with the POLES model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International energy workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Venise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00452948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the Energy Security and Climate Policy Nexus with the POLES Energy Model in the SECURE Project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International energy workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Venise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00452950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchés énergétiques et politiques climatiques: interactions sur le long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Fourgeaud, MINEFI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00188880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes transitions au début du XXIe siècle : démographie, économie, énergie, climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès général de la société française de physique, Grenoble, 9-13 juillet 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00188884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The fundamentals of future international emissions trading system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreta Stankeviciute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Economics and management of energy in industry", 4th european congress, ECEMEI, Porto, 27-30 novembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00193636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The european energy system in the context of long term climate policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th IAEE European Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Florence, Italy. pp.cédérom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00157812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy, climatic constraints and development of new technologies in 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Forum TENERRDIS New Technologies for Energy, MINATEC, Grenoble, 1-2 février 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00188875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High Oil and Gas Prices, Fuel Mix in Power Generation and Long Term CO2 Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impact on Power Generation, Transportation Choices, and CO2 Emissions : 3rd Transatlantic Energy &amp; Climate Change Policy Workshop, Paris, 30-31 mars 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00104832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système des quotas d'émission dans la perspective des politiques climatiques à moyen long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marché des quotas d'émission de CO2, colloque ATEE, Paris, 10 octobre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00188886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective énergétique à 2050, contrainte carbone et changements structurels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rynikiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une présentation des économies sous contrainte carbone : enjeux structurels, industriels et technologiques. Institut du développement durable et des relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00194099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endogenous technical change in long-term energy models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tools and Methodologies for Evaluation of Energy Chains and for Technology Perspective, Agence internationale de l'énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négociation internationale sur le climat : conserver les normes du régime Rio-Kyoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Cavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIVe Congrès annuel de l'AFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, sl, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">POLES : un modèle sectoriel pour l'analyse économique des scénarios de forte contrainte d'émission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le facteur 4 sur la réduction des émissions de gaz à effet de serre : journée d'étude, Académie des technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining various options for commitments: results from modelling simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Working Together to Respond to Climate Change : Seminar Organised by the UNFCCC Annex I Expert Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les principes de représentation des dynamiques technologiques dans un prospective de long terme dans les approches formalisées compte tenus de l'état des réserves, du progrès technique et de la maîtrise de la demande (modèle POLES).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prospective de long terme de l'offre énergétique : ressources carbonées et technologies énergétiques alternatives, CNRS. Programme Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incitations économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque public dans le cadre de l'Année mondiale de la physique, Société française de physique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La problématique CO2 post-Kyoto : quels enjeux pour le groupe EDF ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de séminaires "Forum Prospective"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scénarios internationaux pour les politiques climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A world-wide framework and fundamentals for a &amp;quot;Factor 4&amp;quot; strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French-German Working Party on Energy Outlook and Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy Challenges and Greenhouse Gas Reduction Pathways: impact on energy prices and (steel) technology dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd ULCOS Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'urgence des politiques climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une attitude rationnelle face au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.29-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00121041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technology policies or/and emission caps : insights from energy technology modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technology policies for climate change mitigation : a transatlantic perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valeur du carbone : un concept integrateur pour la negociation internationale sur l'effet de serre et pour l'elaboration des politiques nationales de reduction des emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'efficacite des politiques publiques face a la gestion de l'environnement et des ressources naturelles : journees du PIREE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1999, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différenciation, équité internationale et efficacité dans la lutte contre le changement climatique global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Trommetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées : Economie de l'environnement et des ressources naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Toulouse, France. 30 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02842587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes de l'école d'été européenne : Sciences, société, environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sanchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole d'été européenne : Sciences, société, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1995, Chamrousse, France. 300 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02848424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Énergie, Retrouver une ambition européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Derdevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Sebi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Descartes et Cie, 2024, Essais, 978-2-84446-379-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transition du système électrique français à l'horizon 2030 : Une analyse exploratoire des enjeux et des trajectoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Rüdinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berghmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut du développement durable et des relations internationales (Iddri). , Studies N°05/17, 38 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nucléaire : quels scénarios pour le futur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Heuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Ville brûle, pp.224, 2012, collection 360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00660361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les États et le carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faracco Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grandjean Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, 192 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapter 5 : Prospective Scenarios from the Present to 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lemiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Economy 2 : Nuclear Issues in the Energy Transition Coordinated by Jacques Percebois and Nicolas Thiollière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE, pp.179-242, 2023, 978-1-78945-095-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394257379.ch5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans « l’après » (COVID, Ukraine…), les politiques climatiques et quatre mondes possibles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine MALJEAN-DUBOIS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La définition des limites planétaires, quelles implications pour le droit et la gouvernance internationale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-166, 2023, 978-2-233-01036-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économie et Climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le climat au prisme des sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions QUAE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-241, 2022, 978-2-7592-3432-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informing the political economy of energy and climate transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waisman Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éloi Laurent; Klara Zwickl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Handbook of the Political Economy of the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.303-319, 2021, 9781032058603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780367814533-22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition énergétique et matériaux : de nouvelles limites ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inventer l'avenir - L'ingénierie se met au vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.14-18, 2019, 978-2-271-12679-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation globale du rôle de l'innovation pour réduire les émissions de CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OPECST. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation et changement climatique : l'apport de l'évaluation scientifique et technologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-30, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notre futur énergétique se décide aujourd‘hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Minh-Thu Dinh-Audoin, Danièle Olivier et Paul Rigny. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chimie et enjeux énergétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDP Sciences, 2013, 9782759809738</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Peak Oil : Myth or Impending Doom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roland Dannreuther &amp; Voiciech Ostrowski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Resources : Conflict and Cooperation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave McMillan, pp.187-205, 2013, 9780230360501</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00835447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dynamiques mondiales de l'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Mosseri et C. Jeandel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'énergie à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.19-21, 2013, A découvert</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00813932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conséquences du pic pétrolier et des politiques climatiques sur le bilan énergétique mondial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mouez Fodha. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réchauffement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Club du CEPII, pp.99-116, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00763872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La raréfaction des énergies fossiles offrira-t-elle une solution spontanée au problème du climat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Martin-Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les économistes et la croissance verte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil économique pour le développement durable, pp.49-53, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voie étroite d'un développement énergétique durable au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut des hautes études pour la science et la technologie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L' économie, une science qui nous gouverne ? : leçons des crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, pp.227-240, 2011, Questions vives</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00588268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'énergie, l'environnement et l'aménagement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thoulouze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel BLoch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grenoble, cité internationale, cité d'innovations : rêves et réalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.87-97, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00599071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En chemin vers la ville post-carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel BLoch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grenoble, cité internationale, cité d'innovations : rêves et réalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.211-214, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00599069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energie et changement climatique : un enjeu mondial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cluster de recherche Rhône-Alpes environnement. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhône-Alpes et l'environnement : 100 questions pour la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région Rhône-Alpes, pp.196-197, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00670044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scénarios GIEC et déterminants des émissions à long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Jeandel et Rémy Mosseri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le climat à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.217-219, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00601775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projeter les émissions de GES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Jeandel et Rémy Mosseri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le climat à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.214-216, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00601773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scenarios as the basis for assessment of mitigation and adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detlef P. van Vuuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morna Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbignievw W. Kundzewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hulme, M. &amp; Neufeld, H. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Making climate change work for us</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Universiy Press, pp.55-86, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00446295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The economics of low stabilisation : implications for technological change and policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Knopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottmar Edenhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hulme, M. &amp; Neufeld, H. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Making climate change work for us</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Universiy Press, pp.291-318, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00446310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plans climat locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zuindeau Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, chapitre 40, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00610201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels outils pour éclairer les décisions des collectivités locales dans le domaine du climat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Avner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Carassus &amp; Bruno Duplessis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et développement urbain durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, pp.19-39, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00450130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transforming the European energy system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar S. Eskeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eberhard Jochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Neufeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hulme, M. &amp; Neufeld, H. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Making climate change work for us</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Universiy Press, pp.165-199, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00446304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après Copenhague : le climat dans le nouvel équilibre du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Ilasca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEPII. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'économie mondiale 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.88-102, 2010, Repères</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scénarios d'émission pour les chroniques de la valeur tutélaire du carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La valeur tutélaire du carbone : rapport de la commission présidée par Alain Quinet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.220-271, 2009, Rapports et documents</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au coeur du futur régime climatique international : taxes ou quotas CO2 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Tirole. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique climatique : une nouvelle architecture internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.261-270, 2009, Rapports du Conseil d'analyse économique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00436709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques énergétiques entre sécurité et défi climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Badie et D. Vidal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le grand tournant : l'Etat du monde 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.218-222, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les instruments économiques des politiques de réduction de CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane La Branche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le changement climatique dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.51-57, 2008, Grands débats</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00318602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels efforts de réduction les économies peuvent-elles accepter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krinner Gerhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane La Branche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le changement climatique dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.59-62, 2008, Grands débats</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00318615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économie politique internationale de l'environnement global : Kyoto est-il condamné ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Cavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Berthaud, G. Kebabdjian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La question politique en économie internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.213-225, 2006, Recherches</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération et hégémonie dans la fourniture de biens publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Cavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Phillippe Hugon et Charles-Albert Michalet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouvelles régulations de l'économie mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapitre 6, Karthala, pp.117-132, 2005, Hommes et sociétés</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic approach to climate policies and stakes of international negotiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Cavard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boutron C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ERCA : from indoor air pollution to the search for earth-like planets in the cosmos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDP Sciences, p. 161-170, 2004, Journal de physique IV : proceedings n. 121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2004121010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00003793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining efficiency with equity : a pragmatic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kaul I., Conceiçäo P., Le Goulven K., Mendoza R.U. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Providing Public Goods : Managing Globalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.280-303, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00199569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche sur les changements globaux à l'épreuve de la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Treut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03007073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prix des carburants : pourquoi il nous faut un Grenelle de la fiscalité écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Timbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2050 low-emission pathways: domestic benefits and methodological insights – Lessons from the DDPP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Jotzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Skrabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio La Rovere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Gesteira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bataille du nucléaire aura-t-elle lieu en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non, la COP ne fut pas « un sommet pour rien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decarbonization Wedges report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Alazard-Toux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Devezeaux de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Chevallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux économiques du réchauffement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pescia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transition énergétique, un remède à la crise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.85-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01021956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition européenne Energie Climat (Directive 20/20/20) : outils d'analyse (version finale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00477421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">World energy technology outlook - 2050 - WETO-H2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lapillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00121063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaz à effet de serre : ne cédons pas sur les objectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00188848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment le rapport Stern peut relancer les politiques climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00114705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controverse : à propos de la taxe de monsieur Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jancovici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00116644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques climatiques en Europe et mise en oeuvre du système de quotas d'émission négociable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreta Stankeviciute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00114747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greenhouse gas reduction pathways in the UNFCCC process up to 2025 : policymakers summary and technical report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">After The Hague, Bonn and Marrakech : the future international market for emissions permits and the issue of hot air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après La Haye, Bonn et Marrakech : le futur marché international des permis de droits d'émissions et la question de l'air chaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equity and efficiency in climate change negotiations : a scenario for world emission entitlements by 2030</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Trommetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de &amp;quot;valeur du carbone&amp;quot;, 2valuations et applications dans les politiques de lutte contre le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs carbone implicites des contributions nationales et trajectoires 2°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Coindoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">National Soft Landing CO2 trajectories under global carbon budgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Ilasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Prados</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00980101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viable Responses to the equity-responsability dilemna : a consequentialist view.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ghersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00000965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment concilier développement économique et environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aghion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bompard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Crifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil économique pour le développement durable. 2016, pp.122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">State of the Low-Carbon Energy Union: Assessing the EU’s progress towards its 2030 and 2050 climate objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spencer Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pierfederici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Sartor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berghmans,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IDDRI Study n°8/2016, IDDRI - Institut du Développement Durable et des Relations Internationales. 2016, pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The INDC counter, aggregation of national contributrions and 2°C trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Marie Breon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 32, Institut Pierre Simon Laplace, Climate Modelling Center Scientific Note. 2015, 73 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathways to Deep Decarbonization 2015 report.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Jotzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Skrabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio La Rovere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Gesteira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IDDRI (Institute for Sustainable Development and International Relations ); Sustainable Development Solutions Network (SDSN). 2015, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathways to Deep Decarbonization in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IDDRI (Institute for Sustainable Development and International Relations ); Sustainable Development Solutions Network (SDSN). 2015, pp.60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing Pathways toward Ambitious Climate Targets at the Global and European levels: A Synthesis of Results from the AMPERE Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmar Kriegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keywan Riah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantelis Capros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] European Commission. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathematical formulation of REDEM algorithm for National soft landing CO2 trajectories under global carbon budgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Prados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Ilasca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8601, INRIA. 2014, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scénarios de l’Ancre pour la transition énergétique : rapport 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Alazard-Toux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Devezeaux de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Alliance nationale de coordination de la recherche pour l’énergie. 2014, pp.117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences Humaines et Sociales &amp; Énergie : rapport du groupe Énergie de l'alliance Athéna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick-Paul Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Alliance Athéna. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche économique dans l’élaboration des politiques climatiques locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Saujot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LEPII – EDDEN (coordinateur). 2013, 92 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fostering low carbon growth initiatives in Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Peytral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00467462v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peak Oil : Myth or &amp;quot;Impending Doom&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rossiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LEPII. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00673023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representing hybrid energy outlook for simulating carbon emission stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] FONDDRI (Fondation de recherche pour le développement durable et les relations internationales). 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId457"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
+      <w:pgNumType w:start="1"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +21397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395265v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395205v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Conan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Delbosc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.468.0025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577922v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sebi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Hafner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235159v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160204v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147316v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141786v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisman Henri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502378v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran Quoc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2020.104733" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133109v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114958" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Treyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Autissier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berghmans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chancel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jaccard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sterner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11226280" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627200v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Waisman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bataille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Winkler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jotzo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshi Shukla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0442-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.04.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376497v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#246;schel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Grosskurth" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Xiangwan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5018/economics-ejournal.ja.2018-12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149154v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849678v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950868v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Benveniste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaa0b9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149187v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149163v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Damian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alazard-Toux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hache" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lorne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spencer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pierfederici" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sartor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Samadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2017.08.053" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149180v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301662v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Despr&#233;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Kitous" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2016.03.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/EFE2016-003007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569649v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rgn/20171044" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849857v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849858v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849797v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849470v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Argyriou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Denis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149208v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leguet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849791v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849786v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310236v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Knoop" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Fischedick" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2016.1179618" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415624v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.104.0153" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849806v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Devezeaux de Lavergne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Berthomieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chevallet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849856v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342710v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607739113" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149237v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149223v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115412v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tutenuit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01100882v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour&#233;dine Hadjsa&#239;d" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Noirot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.12.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54D6D0QL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962366v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keywan Riahi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Kriegler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Johnson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bertram" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G. J. den Elzen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2013.09.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241065v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999280v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2014.05.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01149610v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-015-9449-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849870v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017874v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Net" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849909v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Criqui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873661v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Griffin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buisson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0963-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01317163v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liousse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assamoi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Granier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/9/3/035003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849902v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Darmois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grandjean" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hulot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ott" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01094053v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872630v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Markandaya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Gonzalez-Eguino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.07.046" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709938v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749059v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Peytral" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661043v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2011.11.061" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582431v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Ilasca" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450304v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bellevrat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chateau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450290v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Edenhofer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knopf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Barker" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Baumstark" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498636v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Perthuis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384107v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bureau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440253v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477428v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1307/6/21/212004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413021v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459664v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Armstrong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hales" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chiabai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203340v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00226208v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreta Stankeviciute" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17506220810883243" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172290v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315421v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189491v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178679v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143292v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177894v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jancovici" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178677v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allaire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078489v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Russ" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121488v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deybe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114655v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119632v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068636v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lucas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10784-004-5645-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/493A47E379A0D2ECC9DEA19C2D58D8F2CFDBF1D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006165v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007694v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007782v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00001362v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cavard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177901v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ghersi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Hourcade" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196347v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173114v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196336v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viguier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686185v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Viguier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196338v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161294v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878777v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331216v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Tran Quoc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877157v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849670v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849672v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631004v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849867v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848285v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mima" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heuer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258404v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gabriel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monnet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathonniere" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849802v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01241438v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gabriel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Monnet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mathonni&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101210v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849889v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849892v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01279467v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866642v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01083813v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866646v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01279461v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866638v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747871v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Longaretti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Arnaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741444v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Saujot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lef&#232;vre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590763v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Zakari" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544271v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549284v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Zakari" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menanteau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452948v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452950v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188880v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188884v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193636v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157812v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188875v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104832v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188886v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194099v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rynikiewicz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103169v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103205v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103207v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103217v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004743v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103215v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103209v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103219v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103214v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103187v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121041v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103315v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476850v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842587v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848424v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faudry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Durand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanchis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578223v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Derdevet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481113v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas R&#252;dinger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660361v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chatelier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heuer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Huet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433766v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faracco Beno&#238;t" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grandjean Alain" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568103v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lemiale" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394257379.ch5" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578195v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/la-definition-des-limites-planetaires/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545589v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1714/9782759234332/le-climat-au-prisme-des-sciences-humaines-et-sociales" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578137v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780367814533-22" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312133v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849885v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.senat.fr/rap/r15-147/r15-147.html" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835447v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01078210v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813932v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763872v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696397v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin-Amouroux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599071v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thoulouze" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599069v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588268v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670044v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601773v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601775v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450130v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Avner" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446304v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar S. Eskeland" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Jochem" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Neufeldt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610201v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446295v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef P. van Vuuren" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morna Isaac" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbignievw W. Kundzewicz" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446310v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514870v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397866v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430698v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436709v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318602v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318615v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krinner Gerhard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004742v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006301v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003793v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004121010" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199569v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007073v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471557v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Timbeau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849432v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Skrabek" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio La Rovere" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gesteira" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849784v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849879v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01241910v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gentier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849917v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849654v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pescia" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021956v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Hourcade" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477421v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188848v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121063v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapillonne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116644v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114705v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114747v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103326v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berk" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196364v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196358v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476853v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476855v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496223v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Coindoz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980101v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000965v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334904v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aghion" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bompard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394633v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spencer Spencer" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pierfederici" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berghmans," TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866599v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245354v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692652v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866610v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keywan Riah" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Petermann" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bosetti" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Capros" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069604v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849390v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293248v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bougnoux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148601v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dollet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick-Paul Duval" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467462v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673023v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rossiaud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784701v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crassous" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sassi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395265v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395205v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Conan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Delbosc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.468.0025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577994v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Hafner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sebi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235159v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160204v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147316v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran Quoc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2020.104733" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141786v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisman Henri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133109v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114958" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Treyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Autissier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berghmans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chancel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jaccard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sterner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11226280" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627200v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Waisman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bataille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Winkler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jotzo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshi Shukla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0442-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#246;schel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Grosskurth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Xiangwan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5018/economics-ejournal.ja.2018-12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.04.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975735v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910917v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950868v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Benveniste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaa0b9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586028v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spencer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pierfederici" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sartor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Samadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2017.08.053" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149199v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Damian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alazard-Toux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lorne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149180v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588299v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/EFE2016-003007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301662v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Despr&#233;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Kitous" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2016.03.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rgn/20171044" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849806v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.104.0153" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Devezeaux de Lavergne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Berthomieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chevallet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310236v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Knoop" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Fischedick" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2016.1179618" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849786v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849857v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849470v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Argyriou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Denis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849858v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149208v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leguet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849856v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342710v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607739113" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149237v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149223v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01100882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour&#233;dine Hadjsa&#239;d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Noirot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.12.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54D6D0QL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115412v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tutenuit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962366v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keywan Riahi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Kriegler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Johnson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bertram" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G. J. den Elzen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2013.09.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999280v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2014.05.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241065v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01149610v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-015-9449-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849870v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873661v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Griffin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buisson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0963-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849909v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Criqui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017874v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Net" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849902v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Darmois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grandjean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hulot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ott" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01317163v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liousse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assamoi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Granier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/9/3/035003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01094053v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872630v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Markandaya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Gonzalez-Eguino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.07.046" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749059v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Peytral" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709938v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661043v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2011.11.061" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582431v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Ilasca" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450290v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Edenhofer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knopf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Barker" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Baumstark" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bellevrat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450304v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chateau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498636v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Perthuis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384107v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bureau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477428v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1307/6/21/212004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440253v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413021v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459664v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Armstrong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hales" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chiabai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172290v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreta Stankeviciute" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203340v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00226208v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17506220810883243" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315421v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143292v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189491v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178679v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177894v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jancovici" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178677v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allaire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078489v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Russ" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121488v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deybe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114655v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006165v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119632v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068636v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berk" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lucas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10784-004-5645-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/493A47E379A0D2ECC9DEA19C2D58D8F2CFDBF1D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007694v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007782v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00001362v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cavard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177901v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ghersi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Hourcade" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196347v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173114v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196338v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686185v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Viguier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196336v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viguier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161294v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878777v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877157v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331216v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Tran Quoc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849670v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849672v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631004v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849802v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848285v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mima" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heuer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258404v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gabriel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monnet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathonniere" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849867v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101210v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01241438v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gabriel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Monnet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mathonni&#232;re" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849889v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849892v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01083813v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01279467v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866642v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866646v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866638v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01279461v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741444v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Saujot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lef&#232;vre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747871v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Longaretti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Arnaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590763v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Zakari" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544271v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549284v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Zakari" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menanteau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452948v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452950v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188880v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188884v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193636v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157812v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188875v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104832v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188886v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194099v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rynikiewicz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103209v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004743v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103217v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103207v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103205v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103169v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103215v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103219v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103214v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103187v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121041v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103315v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476850v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842587v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848424v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faudry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Durand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanchis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578223v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Derdevet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481113v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas R&#252;dinger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660361v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chatelier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heuer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Huet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433766v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faracco Beno&#238;t" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grandjean Alain" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568103v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lemiale" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394257379.ch5" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578195v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/la-definition-des-limites-planetaires/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545589v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1714/9782759234332/le-climat-au-prisme-des-sciences-humaines-et-sociales" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578137v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780367814533-22" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312133v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849885v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.senat.fr/rap/r15-147/r15-147.html" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01078210v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835447v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813932v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763872v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696397v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin-Amouroux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588268v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599071v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thoulouze" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599069v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670044v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601775v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601773v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446295v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef P. van Vuuren" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morna Isaac" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbignievw W. Kundzewicz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446310v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610201v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450130v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Avner" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446304v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar S. Eskeland" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Jochem" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Neufeldt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514870v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397866v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436709v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430698v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318602v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318615v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krinner Gerhard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004742v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006301v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003793v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004121010" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199569v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007073v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471557v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Timbeau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849432v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Skrabek" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio La Rovere" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gesteira" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849784v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849879v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01241910v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gentier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849654v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pescia" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849917v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021956v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Hourcade" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477421v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121063v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapillonne" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188848v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114705v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116644v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114747v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103326v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berk" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196364v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196358v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476853v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476855v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496223v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Coindoz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980101v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000965v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334904v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aghion" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bompard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394633v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spencer Spencer" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pierfederici" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berghmans," TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245354v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866599v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692652v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866610v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keywan Riah" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Petermann" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bosetti" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Capros" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069604v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849390v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148601v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dollet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick-Paul Duval" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293248v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bougnoux" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467462v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673023v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rossiaud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784701v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crassous" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sassi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>