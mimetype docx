--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -127,269 +127,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2005-2025-2050 : Rétrospective d’une prospective énergétique</w:t>
+                <w:t xml:space="preserve">Le pic pétrolier : catastrophe imminente ou horizon sans cesse repoussé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futuribles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 469, 22 p</w:t>
+              <w:t xml:space="preserve">, 2025, 467, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395265v1</w:t>
+                <w:t xml:space="preserve">hal-05395249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vietnam Contending with Climate Change</w:t>
+                <w:t xml:space="preserve">2005-2025-2050 : Rétrospective d’une prospective énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Delbosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futuribles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025/5 (468), pp.25-43. </w:t>
+              <w:t xml:space="preserve">, 2025, 469, 22 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vietnam Contending with Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/futur.468.0025⟩</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Patrick Criqui</w:t>
+                <w:t xml:space="preserve">Anaïs Delbosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futuribles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 467, 8 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 2025/5 (468), pp.25-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/futur.468.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395249v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Europe de l’énergie à l'heure de la Zeitenwende</w:t>
               </w:r>
@@ -533,207 +533,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que faire pour que la transition énergie-climat devienne enfin l’affaire de tous ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Énergie, climat : la transition est-elle vraiment « en panne » en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sebi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 février 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire pour que la transition énergie-climat devienne enfin l’affaire de tous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Sebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 mai 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon dioxide emissions by the four largest world emitters: past performance and future scenarios for China, U.S.A., Europe and India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAERE Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 - Winter, pp.15-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutralité carbone : que retenir du nouveau rapport de l’AIE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -749,8735 +831,8653 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20 mai 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Énergie, climat : la transition est-elle vraiment « en panne » en France ?</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’après : La reconstruction plutôt que la reprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Sebi</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Treyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 février 2021</w:t>
+              <w:t xml:space="preserve">, 2020, 24 avril 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European transmission grid expansion as a flexibility option in a scenario of large scale variable renewable energies integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Tran Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Available online 6 March 2020, pp.104733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eneco.2020.104733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective des transitions énergétiques. Entre modélisation économique et analyse des scénarios stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waisman Henri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futuribles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 438, pp.29-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Considering distribution grids and local flexibilities in the prospective development of the European power system by 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141786v1</w:t>
-[...73 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tuan Tran Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 270 (July), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.114958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.114958⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03133109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avenir du nucléaire dépend de sa capacité à gérer la sûreté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Echos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 novembre 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La hausse de la fiscalité carbone devra revenir dans le débat public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berghmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Treyer</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 avril 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon Taxation: A Tale of Three Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Jaccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sterner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (22), pp.6280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su11226280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A pathway design framework for national low greenhouse gas emission development strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Waisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Jotzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarshi Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.261-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-019-0442-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Establishing an expert advisory commission to assist the G20’s energy transformation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Löschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Grosskurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Xiangwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics: The Open-Access, Open-Assessment E-Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5018/economics-ejournal.ja.2018-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépasser la guerre entre renouvelable et nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 mai 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">After the Paris Agreement: measuring the global decarbonization wedges from national energy scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150 (August), pp.273-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques énergie-climat : 10 ans après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 638, pp.86-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transition énergétique va-t-elle coûter cher aux Français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50 % de nucléaire dans le mix électrique pour 2035… et après ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 24 avril 2020</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénovation énergétique du logement : les conditions de la rentabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 avril 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redéfinir les politiques climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tribune [print]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 décembre 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts of nationally determined contributions on 2030 global greenhouse gas emissions: uncertainty analysis and distribution of emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Treut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/aaa0b9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracking sectoral progress in the deep decarbonisation of energy systems in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Pierfederici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Sartor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berghmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.509-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2017.08.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement climatique : comment sortir de « l’âge des fossiles » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 décembre 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scénario &amp;quot;loi de transition énergétique pour la croissance verte&amp;quot; de l'ANCRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Alazard-Toux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Lorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre de l'I-Tese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, pp.2-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrale thermique de Marie-Galante : les dilemmes de la transition énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 mai 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vietnam, Corée, Taiwan : comment sortir du nucléaire et en même temps du charbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 juillet 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quatre scénarios pour comprendre les programmes des candidats en matière d’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tribune [print]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storage as a flexibility option in power systems with high shares of variable renewable energy sources: a POLES-based analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555591v1</w:t>
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Lucas Chancel</w:t>
+                <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64, pp.638-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2016.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels instruments pour mettre en œuvre l’Accord de Paris ? L’exemple canadien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Jaccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 décembre 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The pragmatic approach of the Paris Agreement: The role of INDCs and deep decarbonization pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics and Policy of Energy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, LVIII (3/2016), pp.79 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/EFE2016-003007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contributions nationales et trajectoires de décarbonation profonde : une approche pragmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information et débats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52, pp.1-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scénario &amp;quot;loi de transition énergétique pour la croissance verte&amp;quot; de l'ANCRE : focus sur le mix énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Alazard-Toux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Lorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Générale Nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.48-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rgn/20171044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La quatrième révolution industrielle sera verte ou ne sera pas !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tribune [print]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Allemagne sans charbon en 2040, c’est mal parti pour l’instant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 octobre 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la Chine se prépare à l'après-charbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tribune [print]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après l’accord de Paris, la nouvelle géopolitique des innovations énergétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104, pp.153-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ris.104.0153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologies bas carbone et trajectoires de décarbonation profonde, l’analyse de l’ANCRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Alazard-Toux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Devezeaux de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Chevallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 630, pp.138-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainty management and the dynamic adjustment of Deep Decarbonization Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Knoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Fischedick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (suppl. 1 : Special Issue: The Deep Decarbonization Pathways Project: Insights and Emerging Issues), pp.47-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14693062.2016.1179618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prix du pétrole : à l'origine des chocs et contre-chocs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tribune [print]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compteur électrique Linky : comprendre la polémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane La Branche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le gaz (de schiste) américain, nouveau prix directeur des énergies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tribune [print]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of the Deep Decarbonization Pathways Project (DDPP) on domestic decision-making processes – Lessons from three countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meg Argyriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Issue Brief IDDRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COP21, pétrole à 30 $ : c’est le moment de donner un prix au carbone !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tribune [print]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En Californie, la révolution énergétique est calibrée pour les riches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tribune [print]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sept enjeux de la COP22.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 novembre 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bonne équation pour réduire massivement les émissions de CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tribune [print]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In the wake of Paris Agreement, scientists must embrace new directions for climate change research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (27), pp.7287-7290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1607739113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Électrifier sans (trop) polluer, le défi énergétique indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 juin 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interviewé par Stéphane Foucart dans l'article &amp;quot;Le défi du réchauffement et du maintien de la croissance &amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 30 avril 2019</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the impacts of variable renewable sources on the power sector: Reconsidering the typology of energy modelling tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourédine Hadjsaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sterner</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Noirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su11226280⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.486-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Industrie : décarbonisation de l’économie et compétitivité internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tutenuit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Annales des Mines - Responsabilité et environnement, 1 (77), pp.50-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01115412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locked into Copenhagen pledges -- Implications of short-term emission targets for the cost and feasibility of long-term climate goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keywan Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmar Kriegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Bertram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel G. J. den Elzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Echos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.8-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2013.09.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00962366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitigation strategies and energy technology learning: an assessment with the POLES model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics: The Open-Access, Open-Assessment E-Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5018/economics-ejournal.ja.2018-12⟩</w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.119-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2014.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00999280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COP21 : Pour rejoindre rapidement une trajectoire limitant le réchauffement à 2 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Treut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Marie Breon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26 mai 2018</w:t>
+              <w:t xml:space="preserve">, 2015, 8 décembre 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Costs of Climate Change for the European Energy System, an Assessment with the POLES Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.04.012⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (4), pp.303-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-015-9449-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Politiques énergie-climat : 10 ans après</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition énergétique : quelle trajectoire ? Généalogie de la loi de transition énergétique et positionnement au regard des scénarios préexistants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 403, pp.97-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low climate stabilisation under diverse growth and convergence scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Markandaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Gonzalez-Eguino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.288-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2013.07.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00872630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">White Knights: Will wind and solar come to the rescue of a looming capacity gap from nuclear phase-out or slow CCS start-up?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradford Griffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 123 (3/4), pp.623-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-013-0963-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00873661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle transition énergétique pour la France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 446</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les scénarios de transition énergétique de l'ANCRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Alazard-Toux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Devezeaux de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Net</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 638, pp.86-89</w:t>
+              <w:t xml:space="preserve">, 2014, 619, pp.189-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La transition énergétique va-t-elle coûter cher aux Français ?</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01017874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une loi de transition énergétique ambitieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Darmois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternatives Economiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explosive growth in African combustion emissions from 2005 to 2030</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Liousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Assamoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...255 lines deleted...]
-                <w:t xml:space="preserve">Patrick Criqui</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 13 (1), pp.1-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/aaa0b9⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.035003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/9/3/035003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les scénarios énergie-climat : mise au point après la crise, Fukushima, Durban..., et les gaz de schiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Peytral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 390, pp.5-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2010-2020 : une décennie décisive pour l'avenir du climat planétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, LXV (n° 2, " Questions pour Rio+20 "), pp.47-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00709938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European climate -- energy security nexus: A model based scenario analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 110, pp.509-517. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enpol.2017.08.053⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 41 (1), pp.827-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2011.11.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Centrale thermique de Marie-Galante : les dilemmes de la transition énergétique</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00661043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les scénarios sur l'énergie et le climat. L'avant et l'après-Copenhague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Ilasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 mai 2017</w:t>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 373, pp.47-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00582431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The economics of low stabilization: Model comparison of mitigation strategies and costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottmar Edenhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Knopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Baumstark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Bellevrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 juillet 2017</w:t>
+              <w:t xml:space="preserve">Energy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (Special Issue 1 on The Economics of Low Stabilization), pp.11-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00450290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation Patterns of the Worldwide Energy System – Scenarios for the Century with the POLES Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Colombier</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Bellevrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Tribune [print]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Energy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (Special Issue 1 on The Economics of Low Stabilization), pp.57-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00450304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après Copenhague. Des engagements de réduction d'émission « à géométrie variable »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian de Perthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Damian</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Delbosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Ilasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 décembre 2017</w:t>
+              <w:t xml:space="preserve">Références économiques pour le développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00498636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les engagements pris à Copenhague et la question de la comparabilité des efforts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Ilasca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre de l'I-Tese</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30, pp.2-6</w:t>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59, pp.48-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00511790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une rupture profonde du modèle énergétique mondial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 décembre 2017</w:t>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38, pp. 67-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00413021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact on public health of strategies to reduce greenhouse gases : low carbon electricity generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Markandaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Chiabai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics and Policy of Energy and the Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 374 (9706), pp.2006-2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00459664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecotaxes et quotas d'émissions échangeables CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Références économiques pour le développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, p. 1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00384107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Contribution Climat Energie : enfin un prix pour le carbone !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale Nucléaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economies et sociétés. Série EN, Economie de l'énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, EN 11, n° 10/2009, pp.1681-1688</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contributions nationales et trajectoires de décarbonation profonde : une approche pragmatique</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00440253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The trajectories of new energy technologies in carbon constraint cases with the POLES world energy model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mathy</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information et débats</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (21), n.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1307/6/21/212004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00477428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grenelle de l'environnement, climat et énergie : un an après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...201 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 630, pp.138-153</w:t>
+              <w:t xml:space="preserve">, 2008, 59 (583), pp.158-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mathy</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00315421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The fundamentals of the future international emissions trading system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreta Stankeviciute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Sascha Samadi</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (11), pp.4272-7286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00172290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy and climate policies to 2020 : the impacts of the european &amp;quot; 20/20/20 &amp;quot; approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreta Stankeviciute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Energy Sector Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (2), pp.252-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/17506220810883243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00226208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croissance durable : entre mythes et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 415, pp.86-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00203340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-Kyoto CO2 emission reduction : the soft landing scenario analysed with POLES and other world models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Russ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (2), pp.786-796</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00078489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologies énergétiques : la nouvelle donne économique de l'après-pétrole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techology review (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.46-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00143292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels leviers pour gérer les biens publics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 627, pp.52-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte contre le changement climatique : les instruments économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 370, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00189491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une taxe de lutte contre le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Jancovici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la CFDT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 83, pp.20-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00177894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois modèles de ville Facteur 4 : comparaison internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 103, pp.54-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00178677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of climate policies on energy markets and the price of carbon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83, pp.89-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00114655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts of multi-gas strategies for greenhouse gas emission abatement: insights from a partial equilibrium model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Russ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Deybe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, numéro spécial, pp.251-273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00121488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi- stage : a rule-based evolution of future commitments under the climate change convention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel G. J. den Elzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Berk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Environmental Agreements: Politics, Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (1), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10784-004-5645-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00068636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour du charbon et développement énergétique durable : scénarios à l'horizon 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (573), pp.293-295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00119632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact des politiques climatiques sur le prix du carbone et les marchés de l'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83, p. 91-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de serre : quelques scénarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futuribles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 315, pp.65-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'urgence des politiques climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 49, pp.18-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime international pour le climat : vers la consolidation ou l'effondrement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Cavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, XIX (2), pp.163-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00001362v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viable responses to the equity-responsability dilemma, a consequentialist view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ghersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Hourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16 (suppl. 1 : Special Issue: The Deep Decarbonization Pathways Project: Insights and Emerging Issues), pp.47-62. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 3, pp.S115-S133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00177901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après La Haye, Bonn et Marrakech : incertitudes sur le futur marché international des permis d'émissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1349 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Kitous</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...603 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 619, pp.189-210</w:t>
-[...3435 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2002, 535, pp.153-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00196347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -9551,51 +9551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur du carbone : un concept générique pour les politiques internationales et nationales de réduction des émissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9633,51 +9633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de Kyoto : enjeux d'équité et d'efficacité dans la négociation sur le changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9741,51 +9741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de Kyoto : enjeux d'équité et d'efficacité dans la négociation sur le changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9953,497 +9953,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Politiques énergie-climat: pour une approche multi-échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'innovation et les technlogies pour le climat, Ideas Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commissariat à l'énergie atomique, Jul 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implementation of transitions, Science and Policy Decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integrated assessment models : Workshop CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire des représentations du développement durable (OR2D), Jun 2018, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Animateur de l'atelier 4 : La France dans l'Europe (au-delà de la PPE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une Transition Energétique Rapide en Europe : Convention citoyenne sur l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à la table ronde sur la Commission Quinet 2 et le prix du carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e conférence annuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FAERE, Aug 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale integration of variable renewable energies in the European power system: a model POLES-EUTGRID based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Tran Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Energy Workshop (IEW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Goetborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LONG-TERM TRANSMISSION CAPACITY PLANNING IN A SCENARIO WITH HIGH SHARE OF VARIABLE RENEWABLE ENERGIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Tran Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10580,51 +10580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Heuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10867,57 +10867,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Decarbonization Wedges and the Electricity Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les technologies bas carbone : enjeux, challenges et opportunités : conférence annuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des économistes de l'énergie, Nov 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Benchmarking Tool for the International Climate Negotiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Prados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10932,402 +11001,333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI-15 Special Track on Computational Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Austin, TX, United States. pp.95-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium resources, scenarios, nuclear and energy dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Mathonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global 2015 : 21st International Conference &amp; Exhibition: "Nuclear Fuel Cycle For a Low-Carbon Future"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFEN, Sep 2015, Paris, France. pp.72-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les scénarios de décarbonisation des systèmes énergétiques et la négociation climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles hydrocarbures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFTP, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources d’uranium, scénarios, dynamique du nucléaire et de l’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mathonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Uranium 2014 de la Société Géologique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t>
@@ -11350,217 +11350,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01083813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Économie, sciences sociales et transition énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie, environnement et écologie : apports croisés entre langues, cultures, disciplines et discours spécialisé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Variable renewable energies and storage development in long term energy modelling tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Noirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IAEE European Energy Conference: Sustainable energy policy and strategies for Europe </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Energy Economists, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279467v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01866642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marchés de l’énergie, nouvelles contraintes, nouvelles ressources</w:t>
               </w:r>
@@ -11684,103 +11684,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the interactions between Variable Renewable Energies, electricity storage and grid in long term energy modelling tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouredine Hadjsaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Noirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy conference 2014 Regulation and Energy Markets : Beyond Failures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11913,51 +11913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Urban Modelling for Sustainable Policies: Considerations and Difficulties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Prados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Longaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12157,264 +12157,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00590763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etude prospective de la transition technologique électronucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Zakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion SGF : "Uranium : Géologie, géophysique, chimie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Orsay,, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The European energy sector and the climate-security nexus in the SECURE scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on energy security : potential for EU-GCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Manama, Bahrain, France. pp.9-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00544271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...123 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the impacts under future climate change on the energy systems with the POLES model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12465,51 +12465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Energy Security and Climate Policy Nexus with the POLES Energy Model in the SECURE Project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International energy workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12528,424 +12528,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00452950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The european energy system in the context of long term climate policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th IAEE European Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Florence, Italy. pp.cédérom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00157812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy, climatic constraints and development of new technologies in 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Forum TENERRDIS New Technologies for Energy, MINATEC, Grenoble, 1-2 février 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00188875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marchés énergétiques et politiques climatiques: interactions sur le long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Fourgeaud, MINEFI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00188880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grandes transitions au début du XXIe siècle : démographie, économie, énergie, climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès général de la société française de physique, Grenoble, 9-13 juillet 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00188884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fundamentals of future international emissions trading system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loreta Stankeviciute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Kitous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Economics and management of energy in industry", 4th european congress, ECEMEI, Porto, 27-30 novembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00193636v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-00188875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Oil and Gas Prices, Fuel Mix in Power Generation and Long Term CO2 Emissions</w:t>
               </w:r>
@@ -13007,290 +13007,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00104832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prospective énergétique à 2050, contrainte carbone et changements structurels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rynikiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une présentation des économies sous contrainte carbone : enjeux structurels, industriels et technologiques. Institut du développement durable et des relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00194099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le système des quotas d'émission dans la perspective des politiques climatiques à moyen long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marché des quotas d'émission de CO2, colloque ATEE, Paris, 10 octobre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00188886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Prospective énergétique à 2050, contrainte carbone et changements structurels</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'urgence des politiques climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rynikiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une présentation des économies sous contrainte carbone : enjeux structurels, industriels et technologiques. Institut du développement durable et des relations internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Pour une attitude rationnelle face au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.29-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00121041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous technical change in long-term energy models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tools and Methodologies for Evaluation of Energy Chains and for Technology Perspective, Agence internationale de l'énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00103209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La problématique CO2 post-Kyoto : quels enjeux pour le groupe EDF ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de séminaires "Forum Prospective"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négociation internationale sur le climat : conserver les normes du régime Rio-Kyoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Cavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13305,678 +13443,540 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIVe Congrès annuel de l'AFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, sl, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLES : un modèle sectoriel pour l'analyse économique des scénarios de forte contrainte d'émission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le facteur 4 sur la réduction des émissions de gaz à effet de serre : journée d'étude, Académie des technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00103217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining various options for commitments: results from modelling simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working Together to Respond to Climate Change : Seminar Organised by the UNFCCC Annex I Expert Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00103207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les principes de représentation des dynamiques technologiques dans un prospective de long terme dans les approches formalisées compte tenus de l'état des réserves, du progrès technique et de la maîtrise de la demande (modèle POLES).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La prospective de long terme de l'offre énergétique : ressources carbonées et technologies énergétiques alternatives, CNRS. Programme Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00103205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incitations économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque public dans le cadre de l'Année mondiale de la physique, Société française de physique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00103169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénarios internationaux pour les politiques climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00103219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A world-wide framework and fundamentals for a &amp;quot;Factor 4&amp;quot; strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-German Working Party on Energy Outlook and Energy Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00103214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Challenges and Greenhouse Gas Reduction Pathways: impact on energy prices and (steel) technology dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd ULCOS Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00103187v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00121041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology policies or/and emission caps : insights from energy technology modelling</w:t>
               </w:r>
@@ -14031,51 +14031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur du carbone : un concept integrateur pour la negociation internationale sur l'effet de serre et pour l'elaboration des politiques nationales de reduction des emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14113,51 +14113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciation, équité internationale et efficacité dans la lutte contre le changement climatique global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14492,51 +14492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Rüdinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berghmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15099,51 +15099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informing the political economy of energy and climate transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waisman Henri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éloi Laurent; Klara Zwickl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of the Political Economy of the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.303-319, 2021, 9781032058603. </w:t>
@@ -15347,401 +15347,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les dynamiques mondiales de l'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Mosseri et C. Jeandel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'énergie à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.19-21, 2013, A découvert</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00813932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Notre futur énergétique se décide aujourd‘hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Minh-Thu Dinh-Audoin, Danièle Olivier et Paul Rigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimie et enjeux énergétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, 2013, 9782759809738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Peak Oil : Myth or Impending Doom ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roland Dannreuther &amp; Voiciech Ostrowski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Resources : Conflict and Cooperation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave McMillan, pp.187-205, 2013, 9780230360501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00835447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les dynamiques mondiales de l'énergie</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La raréfaction des énergies fossiles offrira-t-elle une solution spontanée au problème du climat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Martin-Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'énergie à découvert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.19-21, 2013, A découvert</w:t>
+              <w:t xml:space="preserve">Les économistes et la croissance verte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil économique pour le développement durable, pp.49-53, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences du pic pétrolier et des politiques climatiques sur le bilan énergétique mondial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mouez Fodha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réchauffement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Club du CEPII, pp.99-116, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00763872v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00696397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voie étroite d'un développement énergétique durable au XXIe siècle</w:t>
               </w:r>
@@ -16026,199 +16026,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00670044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scénarios GIEC et déterminants des émissions à long terme</w:t>
+                <w:t xml:space="preserve">Projeter les émissions de GES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Hourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Jeandel et Rémy Mosseri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le climat à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.217-219, 2011</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.214-216, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00601775v1</w:t>
+                <w:t xml:space="preserve">halshs-00601773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projeter les émissions de GES</w:t>
+                <w:t xml:space="preserve">Scénarios GIEC et déterminants des émissions à long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Hourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Jeandel et Rémy Mosseri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le climat à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.214-216, 2011</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.217-219, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00601773v1</w:t>
+                <w:t xml:space="preserve">halshs-00601775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenarios as the basis for assessment of mitigation and adaptation</w:t>
               </w:r>
@@ -16355,51 +16355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ottmar Edenhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hulme, M. &amp; Neufeld, H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making climate change work for us</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Universiy Press, pp.291-318, 2010</w:t>
@@ -16508,251 +16508,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00610201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transforming the European energy system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar S. Eskeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eberhard Jochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Neufeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hulme, M. &amp; Neufeld, H. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Making climate change work for us</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Universiy Press, pp.165-199, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00446304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quels outils pour éclairer les décisions des collectivités locales dans le domaine du climat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Avner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Carassus &amp; Bruno Duplessis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et développement urbain durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, pp.19-39, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00450130v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">halshs-00446304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après Copenhague : le climat dans le nouvel équilibre du monde</w:t>
               </w:r>
@@ -16837,64 +16837,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénarios d'émission pour les chroniques de la valeur tutélaire du carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Kitous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La valeur tutélaire du carbone : rapport de la commission présidée par Alain Quinet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.220-271, 2009, Rapports et documents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16913,173 +16913,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les politiques énergétiques entre sécurité et défi climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Badie et D. Vidal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le grand tournant : l'Etat du monde 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.218-222, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00430698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Au coeur du futur régime climatique international : taxes ou quotas CO2 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Tirole. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique climatique : une nouvelle architecture internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, pp.261-270, 2009, Rapports du Conseil d'analyse économique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00436709v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00430698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les instruments économiques des politiques de réduction de CO2</w:t>
               </w:r>
@@ -17517,77 +17517,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining efficiency with equity : a pragmatic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Kitous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17801,51 +17801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prix des carburants : pourquoi il nous faut un Grenelle de la fiscalité écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Timbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17876,64 +17876,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2050 low-emission pathways: domestic benefits and methodological insights – Lessons from the DDPP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jotzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Skrabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18069,51 +18069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non, la COP ne fut pas « un sommet pour rien »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Damian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18131,90 +18131,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decarbonization Wedges report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Alazard-Toux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Devezeaux de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Chevallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18513,51 +18513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18614,51 +18614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Kitous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18706,51 +18706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaz à effet de serre : ne cédons pas sur les objectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18843,64 +18843,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controverse : à propos de la taxe de monsieur Hulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Jancovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18931,64 +18931,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques climatiques en Europe et mise en oeuvre du système de quotas d'émission négociable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Kitous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loreta Stankeviciute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19019,51 +19019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenhouse gas reduction pathways in the UNFCCC process up to 2025 : policymakers summary and technical report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Kitous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19088,334 +19088,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00103326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Après La Haye, Bonn et Marrakech : le futur marché international des permis de droits d'émissions et la question de l'air chaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">After The Hague, Bonn and Marrakech : the future international market for emissions permits and the issue of hot air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Kitous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00196364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equity and efficiency in climate change negotiations : a scenario for world emission entitlements by 2030</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2002</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Trommetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...77 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00476853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de &amp;quot;valeur du carbone&amp;quot;, 2valuations et applications dans les politiques de lutte contre le changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19517,51 +19517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19605,51 +19605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Ilasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Prados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19813,51 +19813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Aghion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20070,51 +20070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Marie Breon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guivarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20153,64 +20153,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathways to Deep Decarbonization 2015 report.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jotzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Skrabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20367,51 +20367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Pathways toward Ambitious Climate Targets at the Global and European levels: A Synthesis of Results from the AMPERE Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmar Kriegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keywan Riah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20489,51 +20489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical formulation of REDEM algorithm for National soft landing CO2 trajectories under global carbon budgets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Prados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20581,77 +20581,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénarios de l’Ancre pour la transition énergétique : rapport 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Alazard-Toux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Devezeaux de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21149,51 +21149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Mima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21397,51 +21397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395265v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395205v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Conan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Delbosc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.468.0025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577994v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Hafner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sebi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235159v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160204v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147316v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran Quoc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2020.104733" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141786v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisman Henri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133109v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114958" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Treyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Autissier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berghmans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chancel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jaccard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sterner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11226280" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627200v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Waisman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bataille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Winkler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jotzo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshi Shukla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0442-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384415v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#246;schel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Grosskurth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Xiangwan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5018/economics-ejournal.ja.2018-12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.04.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975735v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149154v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910917v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950868v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Benveniste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaa0b9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586028v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spencer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pierfederici" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sartor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Samadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2017.08.053" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149199v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Damian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alazard-Toux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lorne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149180v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588299v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/EFE2016-003007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301662v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Despr&#233;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Kitous" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2016.03.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rgn/20171044" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849806v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.104.0153" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Devezeaux de Lavergne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Berthomieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chevallet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310236v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Knoop" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Fischedick" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2016.1179618" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849786v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849857v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849470v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Argyriou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Denis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849858v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149208v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leguet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849856v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342710v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607739113" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149237v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149223v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01100882v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour&#233;dine Hadjsa&#239;d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Noirot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.12.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54D6D0QL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115412v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tutenuit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962366v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keywan Riahi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Kriegler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Johnson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bertram" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G. J. den Elzen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2013.09.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999280v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2014.05.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241065v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01149610v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-015-9449-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849870v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873661v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Griffin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buisson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0963-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849909v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Criqui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017874v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Net" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849902v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Darmois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grandjean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hulot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ott" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01317163v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liousse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assamoi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Granier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/9/3/035003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01094053v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872630v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Markandaya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Gonzalez-Eguino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.07.046" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749059v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Peytral" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709938v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661043v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2011.11.061" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582431v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Ilasca" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450290v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Edenhofer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knopf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Barker" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Baumstark" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bellevrat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450304v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chateau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498636v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Perthuis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384107v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bureau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477428v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1307/6/21/212004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440253v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413021v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459664v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Armstrong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hales" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chiabai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172290v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreta Stankeviciute" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203340v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00226208v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17506220810883243" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315421v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143292v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189491v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178679v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177894v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jancovici" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178677v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allaire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078489v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Russ" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121488v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deybe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114655v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006165v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119632v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068636v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berk" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lucas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10784-004-5645-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/493A47E379A0D2ECC9DEA19C2D58D8F2CFDBF1D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007694v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007782v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00001362v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cavard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177901v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ghersi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Hourcade" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196347v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173114v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196338v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686185v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Viguier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196336v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viguier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161294v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878777v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877157v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331216v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Tran Quoc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849670v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849672v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631004v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849802v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848285v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mima" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heuer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258404v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gabriel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monnet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathonniere" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849867v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101210v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01241438v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gabriel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Monnet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mathonni&#232;re" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849889v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849892v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01083813v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01279467v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866642v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866646v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866638v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01279461v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741444v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Saujot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lef&#232;vre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747871v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Longaretti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Arnaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590763v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Zakari" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544271v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549284v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Zakari" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menanteau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452948v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452950v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188880v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188884v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193636v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157812v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188875v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104832v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188886v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194099v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rynikiewicz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103209v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004743v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103217v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103207v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103205v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103169v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103215v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103219v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103214v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103187v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121041v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103315v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476850v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842587v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848424v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faudry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Durand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanchis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578223v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Derdevet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481113v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas R&#252;dinger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660361v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chatelier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heuer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Huet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433766v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faracco Beno&#238;t" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grandjean Alain" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568103v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lemiale" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394257379.ch5" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578195v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/la-definition-des-limites-planetaires/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545589v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1714/9782759234332/le-climat-au-prisme-des-sciences-humaines-et-sociales" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578137v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780367814533-22" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312133v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849885v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.senat.fr/rap/r15-147/r15-147.html" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01078210v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835447v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813932v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763872v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696397v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin-Amouroux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588268v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599071v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thoulouze" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599069v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670044v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601775v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601773v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446295v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef P. van Vuuren" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morna Isaac" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbignievw W. Kundzewicz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446310v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610201v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450130v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Avner" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446304v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar S. Eskeland" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Jochem" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Neufeldt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514870v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397866v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436709v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430698v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318602v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318615v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krinner Gerhard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004742v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006301v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003793v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004121010" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199569v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007073v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471557v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Timbeau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849432v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Skrabek" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio La Rovere" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gesteira" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849784v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849879v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01241910v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gentier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849654v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pescia" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849917v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021956v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Hourcade" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477421v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121063v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapillonne" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188848v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114705v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116644v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114747v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103326v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berk" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196364v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196358v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476853v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476855v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496223v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Coindoz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980101v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000965v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334904v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aghion" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bompard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394633v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spencer Spencer" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pierfederici" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berghmans," TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245354v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866599v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692652v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866610v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keywan Riah" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Petermann" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bosetti" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Capros" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069604v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849390v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148601v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dollet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick-Paul Duval" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293248v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bougnoux" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467462v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673023v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rossiaud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784701v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crassous" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sassi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395249v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395265v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395205v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Conan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Delbosc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/futur.468.0025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577994v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Hafner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sebi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147316v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160204v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235184v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555591v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Treyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502378v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran Quoc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2020.104733" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141786v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisman Henri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.114958" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Autissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berghmans" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chancel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jaccard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sterner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11226280" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627200v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Waisman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bataille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Winkler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jotzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarshi Shukla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0442-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#246;schel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Grosskurth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Colombier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Xiangwan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5018/economics-ejournal.ja.2018-12" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.04.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975735v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910917v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149154v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950868v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Benveniste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Treut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaa0b9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586028v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spencer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Pierfederici" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sartor" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Samadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2017.08.053" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149163v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Damian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569655v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Alazard-Toux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lorne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149199v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Despr&#233;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Kitous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2016.03.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588299v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/EFE2016-003007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569649v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rgn/20171044" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849862v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415624v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.104.0153" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322735v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Devezeaux de Lavergne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Berthomieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chevallet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310236v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Knoop" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Fischedick" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2016.1179618" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849786v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849791v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849857v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Argyriou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Denis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849858v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849797v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149208v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leguet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849856v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342710v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1607739113" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149237v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849870v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01100882v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour&#233;dine Hadjsa&#239;d" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Noirot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.12.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54D6D0QL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115412v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tutenuit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00962366v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keywan Riahi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Kriegler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Johnson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bertram" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G. J. den Elzen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2013.09.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00999280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2014.05.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241065v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01149610v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-015-9449-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01094053v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872630v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Markandaya" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Gonzalez-Eguino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.07.046" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873661v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Griffin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buisson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0963-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Criqui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017874v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Net" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849902v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Darmois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grandjean" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hulot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ott" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01317163v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Liousse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Assamoi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Granier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/9/3/035003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749059v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Peytral" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709938v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661043v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2011.11.061" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582431v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Ilasca" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450290v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottmar Edenhofer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Knopf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Barker" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Baumstark" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bellevrat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450304v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chateau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498636v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Perthuis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413021v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459664v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Armstrong" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hales" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chiabai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384107v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bureau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440253v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477428v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1307/6/21/212004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315421v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172290v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreta Stankeviciute" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00226208v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17506220810883243" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203340v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078489v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Russ" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143292v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178679v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189491v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177894v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jancovici" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178677v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Allaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114655v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121488v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deybe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068636v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berk" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lucas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10784-004-5645-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/493A47E379A0D2ECC9DEA19C2D58D8F2CFDBF1D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119632v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006165v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007694v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007782v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00001362v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cavard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177901v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ghersi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Hourcade" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196347v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173114v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196338v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686185v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Viguier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196336v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viguier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161294v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849672v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849670v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878777v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877157v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331216v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Tran Quoc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631004v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849802v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848285v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mima" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heuer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01258404v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gabriel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monnet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mathonniere" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849867v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849892v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101210v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01241438v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gabriel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Monnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mathonni&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849889v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01083813v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866642v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01279467v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866646v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866638v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01279461v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741444v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Saujot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lef&#232;vre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747871v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Longaretti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Arnaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00590763v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-A. Zakari" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. David" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549284v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Zakari" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menanteau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544271v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452948v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452950v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157812v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188875v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188880v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188884v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193636v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104832v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194099v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rynikiewicz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188886v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121041v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103209v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103215v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004743v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103217v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103207v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103205v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103169v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103219v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103214v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103187v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103315v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476850v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842587v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848424v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faudry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Durand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sanchis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578223v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Derdevet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481113v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas R&#252;dinger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660361v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chatelier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heuer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Huet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433766v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faracco Beno&#238;t" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grandjean Alain" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568103v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lemiale" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394257379.ch5" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578195v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pedone.info/livre/la-definition-des-limites-planetaires/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545589v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1714/9782759234332/le-climat-au-prisme-des-sciences-humaines-et-sociales" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578137v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780367814533-22" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02312133v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849885v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.senat.fr/rap/r15-147/r15-147.html" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813932v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01078210v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835447v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696397v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin-Amouroux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763872v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588268v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599071v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thoulouze" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599069v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670044v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601773v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601775v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446295v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef P. van Vuuren" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morna Isaac" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbignievw W. Kundzewicz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446310v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610201v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446304v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar S. Eskeland" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Jochem" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Neufeldt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450130v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Avner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514870v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397866v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430698v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436709v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318602v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318615v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krinner Gerhard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004742v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006301v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003793v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004121010" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199569v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03007073v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471557v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Timbeau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849432v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Skrabek" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio La Rovere" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Gesteira" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849784v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849879v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01241910v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gentier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849654v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pescia" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849917v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021956v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Hourcade" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477421v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121063v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lapillonne" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188848v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114705v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116644v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114747v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103326v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berk" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196358v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196364v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476853v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476855v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496223v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Coindoz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980101v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00000965v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334904v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aghion" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Baron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bompard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394633v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spencer Spencer" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pierfederici" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berghmans," TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245354v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866599v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692652v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866610v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keywan Riah" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Petermann" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bosetti" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Capros" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01069604v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849390v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148601v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dollet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick-Paul Duval" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293248v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bougnoux" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467462v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673023v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rossiaud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00784701v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Crassous" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sassi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>