--- v0 (2026-04-02)
+++ v1 (2026-05-03)
@@ -4002,501 +4002,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Concentrations of Fluoroquinolones and of Ciprofloxacin-resistant in Chicken Feces and Manure Stored in a Heap</w:t>
+                <w:t xml:space="preserve">Fate of steroid hormones and endocrine activities in swine manure disposal and treatment facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramona Moraru</w:t>
+                <w:t xml:space="preserve">Sarah Combalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+                <w:t xml:space="preserve">Virginie Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Ziebal</w:t>
+                <w:t xml:space="preserve">Patrick Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2134/jeq2011.0313⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (3), pp.895 - 906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.11.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348848v1</w:t>
+                <w:t xml:space="preserve">hal-02651413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of hydrogen sulphide production during anaerobic digestion of organic substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Diara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 121, pp.419-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of steroid hormones and endocrine activities in swine manure disposal and treatment facilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in Concentrations of Fluoroquinolones and of Ciprofloxacin-resistant in Chicken Feces and Manure Stored in a Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Moraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Combalbert</w:t>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Bellet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Balaguer</w:t>
+                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.11.074⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (3), pp.754 - 763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2134/jeq2011.0313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02651413v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in concentrations of fluoroquinolones and of ciprofloxacin-resistant Enterobacteriaceae in chicken feces and in manure stored in a heap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ziebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4659,51 +4659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of steroid hormones and endocrine activities in swine manure disposal and treatment facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Combalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4711,51 +4711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (3), pp.895-906</w:t>
@@ -4778,516 +4778,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et perspectives pour le développement de la méthanisation agricole en France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrification and microbiological evolution during aerobic treatment of municipal solid wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. de Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 110, pp.144-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681686v1</w:t>
+                <w:t xml:space="preserve">hal-02597024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrification and microbiological evolution during aerobic treatment of municipal solid wastes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enjeux et perspectives pour le développement de la méthanisation agricole en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Teglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, p. 34 - p. 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.7.05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597024v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de la biologie moléculaire pour l’analyse microbiologique des boues activées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogeneity and synchronous dynamics of microbial communities in particulate biofilms: from major populations to minor groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Gévaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Juzan</w:t>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Pernelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Dabert</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9, p. 76 - p. 81. </w:t>
+              <w:t xml:space="preserve">Microbes and environments / JSME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (2), pp.142-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.9.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1264/jsme2.ME11264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00775879v1</w:t>
+                <w:t xml:space="preserve">hal-02645638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneity and synchronous dynamics of microbial communities in particulate biofilms: from major populations to minor groups</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les outils de la biologie moléculaire pour l’analyse microbiologique des boues activées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dabert</w:t>
+                <w:t xml:space="preserve">L. Juzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">J.J. Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and environments / JSME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (2), pp.142-148. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, p. 76 - p. 81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1264/jsme2.ME11264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.9.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645638v1</w:t>
+                <w:t xml:space="preserve">hal-00775879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Concentrations of Fluroraquinolones and of Ciprofloxacin-resistant Enterobacteriaceae in Chicken Feces and Manures Stored in a Heap</w:t>
               </w:r>
@@ -5312,51 +5312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Jadas Hecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ziebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5545,51 +5545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5659,264 +5659,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanisation des effluents d'élevage en France et en Europe : principe, état des lieux et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
+                <w:t xml:space="preserve">Technical and economical assessment of formic acid to recycle phosphorus from pig slurry by a combined acidification-precipitation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Daumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Saint Cast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 180 (1-3), pp.361-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.04.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594450v1</w:t>
+                <w:t xml:space="preserve">hal-02593541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical and economical assessment of formic acid to recycle phosphorus from pig slurry by a combined acidification-precipitation process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Saint Cast</w:t>
+                <w:t xml:space="preserve">La méthanisation des effluents d'élevage en France et en Europe : principe, état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 203, pp.155-161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02593541v1</w:t>
+                <w:t xml:space="preserve">hal-02594450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Lactobacillus sobrius/L. amylovorus as a new microbial marker of pig manure</w:t>
               </w:r>
@@ -6613,738 +6613,738 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of incubation conditions on the laboratory measurement of the methane producing capacity of livestock wastes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
+                <w:t xml:space="preserve">Microbial population dynamics in nitrifying reactors: Experimental evidence explained by a simple model including interspecies competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Volcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2006.11.043⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (12), pp.1398-1406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2008.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663755v1</w:t>
+                <w:t xml:space="preserve">hal-02659958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial population dynamics in nitrifying reactors: Experimental evidence explained by a simple model including interspecies competition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">The effect of incubation conditions on the laboratory measurement of the methane producing capacity of livestock wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2008.08.013⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (1), pp.146-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2006.11.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659958v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of incubation conditions on the laboratory measurement of the methane producing capacity of livestock wastes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
+                <w:t xml:space="preserve">Dynamics of rhizoplane bacterial communities subjected to physicochemical treatments in hydroponic crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Bernet</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, pp.418-426</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02590304v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of rhizoplane bacterial communities subjected to physicochemical treatments in hydroponic crops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Chave</w:t>
+                <w:t xml:space="preserve">Microbial population dynamics in nitrifying reactors: Experimental evidence explained by a simple model including interspecies competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.I.P. Volcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Poncet</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 27, pp.418-426</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (12), pp.1398-1406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590021v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial population dynamics in nitrifying reactors: Experimental evidence explained by a simple model including interspecies competition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Bernet</w:t>
+                <w:t xml:space="preserve">The effect of incubation conditions on the laboratory measurement of the methane producing capacity of livestock wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (1), pp.146-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2006.11.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591052v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of rhizoplane bacterial communities subjected to physicochemical treatments in hydroponic crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7522,416 +7522,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a pig slurry microbial community during anaerobic storage and management</w:t>
+                <w:t xml:space="preserve">Dynamics of a pig slurry microbial community during slurry anaerobic storage and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique M. Kérourédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 72 (5), pp.3578-3585</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 72 (5), pp.3578-3585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.72.5.3578-3585.2006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657999v1</w:t>
+                <w:t xml:space="preserve">hal-02588187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a pig slurry microbial community during slurry anaerobic storage and management</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of closed loop control on microbial diversity in a nitrification process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Bougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 53 (4-5), pp.85-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2006.113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.72.5.3578-3585.2006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02588187v1</w:t>
+                <w:t xml:space="preserve">hal-02665339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of closed loop control on microbial diversity in a nitrification process</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamics of a pig slurry microbial community during anaerobic storage and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique M. Kérourédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (5), pp.3578-3585</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2006.113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02665339v1</w:t>
+                <w:t xml:space="preserve">hal-02657999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The microbial signature of drinking waters: myth or reality ?</w:t>
               </w:r>
@@ -8314,64 +8314,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the impact of bioaugmentation on the start-up of biological phophorus removal in a laboratory scale activated sludge ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 66 (5), pp.575-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8430,64 +8430,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the microbial diversity in a pig manure storage pit using small subunit rDNA sequence analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Snell-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8653,277 +8653,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16S rDNA characterisation of bacterial and archaeal communities during start-up of anaerobic thermophilic digestion of cattle manure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of solid hold-up on nitrite accumulation in a biofilm reactor-molecular characterization of nitrifying communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chachkhiani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Tsiklauri</w:t>
+                <w:t xml:space="preserve">A. Olaizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 93, pp.227-232</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 49 (11), pp.123-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675105v1</w:t>
+                <w:t xml:space="preserve">hal-02672954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of solid hold-up on nitrite accumulation in a biofilm reactor-molecular characterization of nitrifying communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Sanchez</w:t>
+                <w:t xml:space="preserve">16S rDNA characterisation of bacterial and archaeal communities during start-up of anaerobic thermophilic digestion of cattle manure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chachkhiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Abzianidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Partskhaladze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Olaizola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+                <w:t xml:space="preserve">L. Tsiklauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 49 (11), pp.123-130</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93, pp.227-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672954v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the bacterial community during granules formation in denitrifying reactors followed by molecular, culture-independent techniques</w:t>
               </w:r>
@@ -9056,51 +9056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 1, pp.39-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9535,51 +9535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Moletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 55 (4), pp.500-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9664,51 +9664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10346,51 +10346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire moléculaire d'un écosystème microbien de digestion anaérobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zumstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10506,64 +10506,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 38 (1), pp.167-175</w:t>
@@ -10605,51 +10605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microvirgula aerodenitrificans gen. nov., sp. nov., a new gram-negative bacterium exhibiting co-respiration of oxygen and nitrogen oxides up to oxygen-satured conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10717,51 +10717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire moléculaire d'un écosystème microbien de digestion anaérobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zumstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10838,51 +10838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular microbial diversity of an anaerobic digestor as determined by small-subunit rDNA sequence analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zumstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11041,51 +11041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial 16S rDNA diversity in an anaerobic digester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zumstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12705,51 +12705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Daumoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Saint Cast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orbit 2016, Organic Resources and Biological Treatment, 10 th International Conference on “Circular Economy and Organic Waste”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Heraklion, Greece. pp.8</w:t>
@@ -12867,398 +12867,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manure microbial community dynamics and activity during adaptation to psychrophilic methanisation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Lendormi</w:t>
+                <w:t xml:space="preserve">Anammox bacteria enrichment and study of microbial community dynamics by q-PCR and pyrosequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Word congress on anaerobic digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Viña del Mar, Chile. pp.4</w:t>
+              <w:t xml:space="preserve">AD14, 14th World Congress on Anaerobic Digeston. International Water Association (IWA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605317v1</w:t>
+                <w:t xml:space="preserve">hal-02602164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthanisation et enjeux territoriaux de développement dans le Grand Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPACE 2015, Rencontres « Territoires et Elevages dans le Grand Ouest »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rennes, France. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anammox bacteria enrichment and study of microbial community dynamics by q-PCR and pyrosequencing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Bridoux</w:t>
+                <w:t xml:space="preserve">Manure microbial community dynamics and activity during adaptation to psychrophilic methanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morizur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Jaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lendormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AD14, 14th World Congress on Anaerobic Digeston. International Water Association (IWA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Viña del Mar, Chile</w:t>
+              <w:t xml:space="preserve">Word congress on anaerobic digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Viña del Mar, Chile. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602164v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence of fluoroquinolones and ciprofloxacin resistant Enterobacteriacae in soil after poultry manure application</w:t>
               </w:r>
@@ -13464,64 +13464,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection and Characterization of Microbial Communities to Improve Swine manure methansiation at Low Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morizur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lendormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13881,277 +13881,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fungal pre-treatments on wheat straw, a co-substrate for anaerobic digestion of manure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catch crops for agricultural biogas production, case study for Brassicaceae sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Madhkour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Le Bras Quéré</w:t>
+                <w:t xml:space="preserve">J. Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th RAMIRAN International Conference. Recycling of organic residues for agriculture: from waste management to ecosystem services</w:t>
+              <w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598963v1</w:t>
+                <w:t xml:space="preserve">hal-02599079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catch crops for agricultural biogas production, case study for Brassicaceae sp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of fungal pre-treatments on wheat straw, a co-substrate for anaerobic digestion of manure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Girault</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Madhkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Labreuche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
+                <w:t xml:space="preserve">M. Le Bras Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t>
+              <w:t xml:space="preserve">15th RAMIRAN International Conference. Recycling of organic residues for agriculture: from waste management to ecosystem services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599079v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk assessment of Nitrogen and Phosphorus transfer after manure land application: a review of the main influencing parameters</w:t>
               </w:r>
@@ -14357,51 +14357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Teglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14433,277 +14433,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catch crops for agricultural biogas production, case study for Brassicaceae sp.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
+                <w:t xml:space="preserve">Persistence of fluoroquinolones and of ciprofloxacin resistant Enterobacteriacae in soil after poultry manure application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cotinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ziebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Word congress on anaerobic digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain. pp.4</w:t>
+              <w:t xml:space="preserve">15th International Conference of the Network of Recycling of Agricultural, Municipal and Industrial Residues in Agriculture (RAMIRAN): " Recycling of organic residues for agriculture: from waste management to ecosystem services"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605325v1</w:t>
+                <w:t xml:space="preserve">hal-01548865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of fluoroquinolones and of ciprofloxacin resistant Enterobacteriacae in soil after poultry manure application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Ziebal</w:t>
+                <w:t xml:space="preserve">Catch crops for agricultural biogas production, case study for Brassicaceae sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference of the Network of Recycling of Agricultural, Municipal and Industrial Residues in Agriculture (RAMIRAN): " Recycling of organic residues for agriculture: from waste management to ecosystem services"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t>
+              <w:t xml:space="preserve">Word congress on anaerobic digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548865v1</w:t>
+                <w:t xml:space="preserve">hal-02605325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of digestates: agronomic value and residual biodegradability</w:t>
               </w:r>
@@ -15423,77 +15423,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cotinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Heddadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Tours, France</w:t>
@@ -15516,234 +15516,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-augmentation de l’activité nitrifiante des boues activées : quelles populations microbiennes impliquées ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact de l'épandage de fumier de volailles sur les transferts de bactéries et d'antibiotiques vers le milieu aquatique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cotinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Heddadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Communal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Cemagref - Grand Lyon "Epuration des eaux: recherche et ingénierie au service des collectivités "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Villeurbanne, France. pp.4</w:t>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596575v1</w:t>
+                <w:t xml:space="preserve">hal-03348897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'épandage de fumier de volailles sur les transferts de bactéries et d'antibiotiques vers le milieu aquatique »</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bio-augmentation de l’activité nitrifiante des boues activées : quelles populations microbiennes impliquées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Juzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque Cemagref - Grand Lyon "Epuration des eaux: recherche et ingénierie au service des collectivités "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Villeurbanne, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348897v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typology and activity of nitrifying microbial communities from livestock and industrial WWTP</w:t>
               </w:r>
@@ -15768,51 +15768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Saint Cast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15969,834 +15969,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des systèmes de traitement du lisier dans le transfert des perturbateurs endocriniens et des antibiotiques vers l'environnement naturel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Combalbert</w:t>
+                <w:t xml:space="preserve">Respirometry, chemical and microbial community analysis of solid waste aerobic biodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Capdeville</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dufourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42èmes Journées de la Recherche Porcine, Paris.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Paris, France. p. 291 - p. 296</w:t>
+              <w:t xml:space="preserve">7th International Conference ORBIT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Heraklion, Greece. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620670v1</w:t>
+                <w:t xml:space="preserve">hal-02594433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respirometry, chemical and microbial community analysis of solid waste aerobic biodegradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact des systèmes de traitement du lisier dans le transfert des perturbateurs endocriniens et des antibiotiques vers l'environnement naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Combalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference ORBIT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Heraklion, Greece. pp.9</w:t>
+              <w:t xml:space="preserve">42èmes Journées de la Recherche Porcine, Paris.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Paris, France. p. 291 - p. 296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594433v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement des effluents d'élevage : état actuel et perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.L. Daumer</w:t>
+                <w:t xml:space="preserve">Managing sulphur content of pig diet to control further sulphides production during pig slurry anaerobic storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Élevages intensifs et environnement. Les effluents : menace ou richesse ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Paris, France. pp.63-73</w:t>
+              <w:t xml:space="preserve">Recycling Agricultural, Municipal and Industrial Residues in Agriculture Network, RAMIRAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal. p. 1 - p. 134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594451v1</w:t>
+                <w:t xml:space="preserve">hal-00635357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing sulphur content of pig diet to control further sulphides production during pig slurry anaerobic storage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Le traitement des effluents d'élevage : état actuel et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recycling Agricultural, Municipal and Industrial Residues in Agriculture Network, RAMIRAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal. p. 1 - p. 134</w:t>
+              <w:t xml:space="preserve">Élevages intensifs et environnement. Les effluents : menace ou richesse ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France. pp.63-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00635357v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanisation des effluents d’élevage en France et en Europe : principe, état des lieux et perspectives</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact des systèmes de traitement du lisier dans le transfert des perturbateurs endocriniens et des antibiotiques vers l'environnement naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Combalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion-Justine Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AFPF, Les usages émergents des prairies et des fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596445v1</w:t>
+                <w:t xml:space="preserve">hal-02754280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des systèmes de traitement du lisier dans le transfert des perturbateurs endocriniens et des antibiotiques vers l'environnement naturel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of nitrifying microorganisms in agricultural and industrial wastewater treatment processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Estébanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">2ème Colloque International de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Fès, Morocco. pp.32-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754280v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of nitrifying microorganisms in agricultural and industrial wastewater treatment processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La méthanisation des effluents d’élevage en France et en Europe : principe, état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque International de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Fès, Morocco. pp.32-32</w:t>
+              <w:t xml:space="preserve">Journées AFPF, Les usages émergents des prairies et des fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595587v1</w:t>
+                <w:t xml:space="preserve">hal-02596445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing sulphur content of pig diet to control sulphides production during pig slurry anaerobic storage</w:t>
               </w:r>
@@ -17041,51 +17041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17123,51 +17123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de l'origine des pollutions fécales des eaux : Exemple d'outils développés dans le cadre du projet &amp;quot;Traceurs de contamination fécale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17511,64 +17511,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et Impact des Perturbateurs Endocriniens et des composés Pharmaceutiques issus des élevages agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermina Hernandez Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17636,51 +17636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiological aspects of methane production during pig manure storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17973,126 +17973,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of closed loop control on microbial diversity in a nitrification process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Bougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Bougard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. IWA International Conference on Instrumentation, Control and Automation for Water and Wastewater Treatment and Transport Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Busan, South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wst.2006.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822911v1</w:t>
@@ -18845,90 +18845,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of solid hold-up on nitrite accumulation in a biofilm reactor-molecular characterization of nitrifying communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Sanchez</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Olaizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Bio-film system conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Cape Town, South Africa</w:t>
@@ -18996,51 +18996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19600,51 +19600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Narbonne, France</w:t>
@@ -19798,51 +19798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire moléculaire d'un écosystème microbien de digestion anaérobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Zumstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19958,51 +19958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sialve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20303,51 +20303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation moléculaire et détection en milieu complexe d'une bactérie capable de dénitrifier en aérobiose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20687,273 +20687,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIPORE : Lien entre l’alimentation, le microbiote et les émissions gazeuses (NH3, CH4, N2O) des effluents, chez le porc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms of plastic biodegradation in anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Derkenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine de Quelen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.64, Résumés des crédits incitatifs - JAS 2022</w:t>
+              <w:t xml:space="preserve">Journées de Printemps 2022 du GdR DUrabilité des Matériaux BIOsourcés DUMBIOP22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746001v1</w:t>
+                <w:t xml:space="preserve">hal-04806158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of plastic biodegradation in anaerobic digestion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucile Chatellard</w:t>
+                <w:t xml:space="preserve">MIPORE : Lien entre l’alimentation, le microbiote et les émissions gazeuses (NH3, CH4, N2O) des effluents, chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Printemps 2022 du GdR DUrabilité des Matériaux BIOsourcés DUMBIOP22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenoble, France. </w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.64, Résumés des crédits incitatifs - JAS 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806158v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation of plastics in anaerobic digestion</w:t>
               </w:r>
@@ -21673,51 +21673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World congress on anaerobic digestion: Recovering (Bio) resources for the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21781,51 +21781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Santellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Diara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21889,51 +21889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21984,51 +21984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-phase extraction and liquid chromatography-tandem mass spectrometry development for the analysis of antibiotics in manure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22092,51 +22092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-phase extraction and liquid chromatography-tandem mass spectrometry development for the analysis of antibiotics in manure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22560,51 +22560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Sardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22691,51 +22691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sialve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22824,90 +22824,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la survie de la flore fécale porcine au travers des filières de gestion des lisiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les maladies émergentes. Epidémiologie chez le végétal, l'animal et l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2010, Synthèses (Quae), 978-2-7592-0510-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23057,51 +23057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualités des méthodes d'analyses sans a priori pour l'étude des émergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23109,51 +23109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les maladies émergentes. Epidémiologie chez le végétal, l'animal et l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23845,51 +23845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research and Innovation 2022. TRANSFORM - Division of Science for Food, Bioproducts and Waste TRANSFORM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Delclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23967,51 +23967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Recherches et Innovations TRANSFORM 2022 Département Aliments, produits biosourcés et déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Delclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24438,51 +24438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25314,51 +25314,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04865949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Derkenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatellard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178224" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouza Haddouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Lebreton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Villegas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12020350" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01549-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Saoudi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vedrenne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Daumer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135704" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574579v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Jaziri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.130772" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lhuissier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15134576" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponthieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2021.2023222" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Degueurce" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Argence" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Bihan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01555-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609625v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farghaly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tawfik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1454512" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02880094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fisgativa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcilhac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;mier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.06.050" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Connan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moya Espinosa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bridoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.08.258" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDS216P5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771093v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabra Hemidouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Favier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-018-3684-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fisgativa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saoudi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.09.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606051v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.11.058" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606510v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Piveteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Daumer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.08.017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604853v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5082" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606365v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.06.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kalil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603605v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mostafa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Dissouky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fawzy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.05.072" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWK4JZMF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lendormi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loussouarn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603395v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Guardia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.11.013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603396v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.01.041" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219574v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rousset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guingand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dezat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jegou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1d9h-vq82" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ziebal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. de Macedo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600830v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druilhe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-014-9304-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601029v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mognol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12651" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599773v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jadas H&#233;cart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cotinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873323v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Guen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.02" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.02.038" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVTKZ27R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348848v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Moraru" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jadas-H&#233;cart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2011.0313" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597494v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651413v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Combalbert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.074" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG5C8RPC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935489v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moraru" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597169v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G&#233;vaudan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Godon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596968v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bellet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bernet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681686v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teglia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.7.05" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597024v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775879v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juzan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pernelle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.12" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645638v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.ME11264" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597506v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jadas Hecart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597507v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervarrec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595628v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sassi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.08.096" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHT7MKVD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594450v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593541v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint Cast" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.04.039" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7908DV1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01895-09" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615442v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cresson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.04055.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594947v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Esteve" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poupot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mietton Peuchot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladan Milisic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-009-0649-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E78FB4B809808949B1556825D2649ED60712B42D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504207v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrington" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.02.038" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594443v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Anceno" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouseau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Shipin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.02.045" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-370654BH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456129v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663755v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2006.11.043" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KHWPWR4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659958v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Volcke" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sanchez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2008.08.013" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VH2T9QTL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590304v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vedrenne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590021v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruna" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591052v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I.P. Volcke" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sanchez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steyer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659370v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poncet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2007.07.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90JSW5R6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590759v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loyon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657999v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Brug&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. K&#233;rour&#233;dan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588187v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.5.3578-3585.2006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665339v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bougard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe J. P. Delgenes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.113" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657637v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Paulou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Desmoutiers" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrelly" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841789v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00187.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589870v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677683v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-004-1726-z" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25E1D9634534E98237AD9CCB110513301362D9CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681291v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Snell-Castro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2004.11.016" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674789v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique K&#233;rour&#233;dan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675105v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chachkhiani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abzianidze" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Partskhaladze" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tsiklauri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672954v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olaizola" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675088v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etchebehere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabezas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muxi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674347v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renatto Moletta" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671097v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Errazquin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679835v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mounier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676976v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Errazquin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrandeguy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681884v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Moletta" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002530000529" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8FB929FB7946C63D32DF4812A3773BA4D5FDC7AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671752v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wagner" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678891v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691180v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695943v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juretschko" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dore" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690354v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Amundsen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687135v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695468v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zumstein" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habouzit" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684614v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696321v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894245v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686242v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685306v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Smith" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685153v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701304v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Taylor" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712057v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704210v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moretto" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duwat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713362v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sozhamann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gros" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704123v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sozhamannan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806181v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806106v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Bazart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731424v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Vieira Firmino Silva" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel-Leroux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806071v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836474v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221497v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806057v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604657v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buffet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daumoin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604659v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605317v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morizur" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Jaziri" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605996v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602164v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605463v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757369v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Dung Tran" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605462v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605995v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605823v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605771v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Askri" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598963v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Madhkour" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vasseur" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bras Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599079v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labreuche" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602464v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605829v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605827v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605325v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548865v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598942v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Buffet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605831v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750031v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Picard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605832v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605574v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benoist" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682835v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650019v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heddadj" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Communal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348874v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596575v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348897v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Communal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595573v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Est&#233;banez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654213v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620670v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Capdeville" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594433v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dufourcq" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594451v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635357v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596445v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754280v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion-Justine Capdeville" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595587v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755574v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595598v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593124v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577835v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marti" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourmelon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Caprais" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590754v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596652v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Sghir" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leblon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600890v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662046v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590213v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souef" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;duit" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589290v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J&#233;gou" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822911v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820768v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588278v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snell Castro" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588251v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Delg&#232;nes" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587094v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588265v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584251v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760638v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758870v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leclerc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768720v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769491v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769884v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767867v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765062v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768576v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837532v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767987v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838325v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Delgenes" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767933v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766034v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779460v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746001v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806158v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806160v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493150v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perr&#233;al" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gramusset" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Predhumeau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361137v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pr&#233;dhumeau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609222v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605768v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Tran" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605773v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605775v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbaye" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dieud&#233; Fauvel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597270v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Santellani" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capdevielle" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595641v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595592v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pardon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595590v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593015v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593123v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595800v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Est&#233;banez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Juzan" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pernelle" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834291v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822939v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591710v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815928v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bru-Adan" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/sante_animale_eng/actions_et_projets/reseaux_et_programmes_transversaux/epidemiologie_et_risques_emergents/colloque_emergences_2006/detection_et_analyse_biologique/actualite_des_methodes_d_analyse_sans_a_priori_pour_l_etude_des_emergences" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848817v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596485v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697249v2" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon-Giraud" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruiz" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690422v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delclos" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690287v2" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605464v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605458v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arlabosse" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Phillippe Heran" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zemb." TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280877v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602482v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne R&#233;vaka" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604524v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593780v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591726v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588451v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baudez" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Berdague" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02588247v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04865949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Derkenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatellard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178224" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouza Haddouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Lebreton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Villegas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12020350" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01549-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Saoudi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vedrenne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Daumer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135704" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574579v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Jaziri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.130772" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lhuissier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15134576" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponthieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2021.2023222" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Degueurce" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Argence" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Bihan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01555-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609625v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farghaly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tawfik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1454512" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02880094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fisgativa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcilhac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;mier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.06.050" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Connan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moya Espinosa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bridoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.08.258" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDS216P5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771093v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabra Hemidouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Favier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-018-3684-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fisgativa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saoudi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.09.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606051v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.11.058" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606510v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Piveteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Daumer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.08.017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604853v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5082" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606365v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.06.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kalil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603605v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mostafa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Dissouky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fawzy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.05.072" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWK4JZMF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lendormi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loussouarn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603395v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Guardia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.11.013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603396v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.01.041" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219574v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rousset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guingand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dezat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jegou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1d9h-vq82" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ziebal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. de Macedo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600830v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druilhe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-014-9304-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601029v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mognol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12651" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599773v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jadas H&#233;cart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cotinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873323v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Guen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.02" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.02.038" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVTKZ27R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651413v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Combalbert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.074" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG5C8RPC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597494v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diara" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348848v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Moraru" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jadas-H&#233;cart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2011.0313" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935489v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moraru" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597169v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G&#233;vaudan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Godon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596968v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bellet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bernet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597024v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681686v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teglia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.7.05" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645638v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.ME11264" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775879v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juzan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pernelle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.12" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597506v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jadas Hecart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597507v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervarrec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595628v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sassi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.08.096" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHT7MKVD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593541v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint Cast" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.04.039" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7908DV1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594450v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01895-09" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615442v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cresson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.04055.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594947v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Esteve" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poupot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mietton Peuchot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladan Milisic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-009-0649-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E78FB4B809808949B1556825D2649ED60712B42D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504207v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrington" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.02.038" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594443v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Anceno" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouseau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Shipin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.02.045" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-370654BH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456129v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659958v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Volcke" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sanchez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2008.08.013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VH2T9QTL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590304v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vedrenne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2006.11.043" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KHWPWR4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590021v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruna" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591052v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I.P. Volcke" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sanchez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steyer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663755v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659370v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poncet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2007.07.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90JSW5R6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590759v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loyon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588187v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Brug&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. K&#233;rour&#233;dan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.5.3578-3585.2006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665339v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bougard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe J. P. Delgenes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.113" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657999v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657637v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Paulou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Desmoutiers" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrelly" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841789v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00187.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589870v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677683v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-004-1726-z" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25E1D9634534E98237AD9CCB110513301362D9CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681291v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Snell-Castro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2004.11.016" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674789v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique K&#233;rour&#233;dan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672954v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olaizola" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675105v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chachkhiani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abzianidze" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Partskhaladze" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tsiklauri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675088v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etchebehere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabezas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muxi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674347v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renatto Moletta" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671097v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Errazquin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679835v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mounier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676976v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Errazquin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrandeguy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681884v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Moletta" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002530000529" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8FB929FB7946C63D32DF4812A3773BA4D5FDC7AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671752v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wagner" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678891v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691180v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695943v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juretschko" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dore" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690354v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Amundsen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687135v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695468v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zumstein" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habouzit" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684614v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696321v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894245v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686242v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685306v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Smith" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685153v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701304v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Taylor" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712057v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704210v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moretto" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duwat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713362v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sozhamann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gros" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704123v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sozhamannan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806181v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806106v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Bazart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731424v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Vieira Firmino Silva" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel-Leroux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806071v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836474v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221497v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806057v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604657v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buffet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daumoin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604659v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602164v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605996v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605317v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morizur" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Jaziri" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605463v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757369v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Dung Tran" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605462v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605995v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605823v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605771v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Askri" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599079v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labreuche" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598963v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Madhkour" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vasseur" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bras Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602464v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605829v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605827v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548865v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605325v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598942v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Buffet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605831v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750031v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Picard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605832v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605574v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benoist" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682835v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650019v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heddadj" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Communal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348874v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348897v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Communal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596575v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595573v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Est&#233;banez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654213v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594433v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dufourcq" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620670v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Capdeville" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635357v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594451v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754280v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion-Justine Capdeville" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595587v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596445v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755574v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595598v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593124v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577835v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marti" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourmelon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Caprais" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590754v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596652v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Sghir" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leblon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600890v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662046v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590213v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souef" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;duit" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589290v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J&#233;gou" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822911v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820768v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588278v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snell Castro" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588251v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Delg&#232;nes" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587094v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588265v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584251v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760638v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758870v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leclerc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768720v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769491v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769884v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767867v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765062v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768576v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837532v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767987v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838325v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Delgenes" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767933v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766034v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779460v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806158v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746001v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806160v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493150v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perr&#233;al" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gramusset" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Predhumeau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361137v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pr&#233;dhumeau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609222v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605768v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Tran" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605773v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605775v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbaye" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dieud&#233; Fauvel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597270v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Santellani" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capdevielle" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595641v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595592v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pardon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595590v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593015v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593123v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595800v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Est&#233;banez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Juzan" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pernelle" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834291v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822939v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591710v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815928v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bru-Adan" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/sante_animale_eng/actions_et_projets/reseaux_et_programmes_transversaux/epidemiologie_et_risques_emergents/colloque_emergences_2006/detection_et_analyse_biologique/actualite_des_methodes_d_analyse_sans_a_priori_pour_l_etude_des_emergences" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848817v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596485v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697249v2" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon-Giraud" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruiz" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690422v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delclos" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690287v2" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605464v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605458v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arlabosse" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Phillippe Heran" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zemb." TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280877v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602482v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne R&#233;vaka" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604524v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593780v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591726v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588451v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baudez" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Berdague" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02588247v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>