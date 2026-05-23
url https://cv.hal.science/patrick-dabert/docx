--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -372,412 +372,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular Economy Applied to Organic Residues and Wastewater: Research Challenges</w:t>
+                <w:t xml:space="preserve">Mechanisms governing the dissolution of phosphorus and iron in sewage sludge by the bioacidification process and its correlation with iron phosphate speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Bouchez</w:t>
+                <w:t xml:space="preserve">Fabien Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Boutrou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Line Daumer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-021-01549-0⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 307, pp.135704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325254v1</w:t>
+                <w:t xml:space="preserve">hal-03831381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms governing the dissolution of phosphorus and iron in sewage sludge by the bioacidification process and its correlation with iron phosphate speciation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methane production and microbial community acclimation of five manure inocula during psychrophilic anaerobic digestion of swine manure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lendormi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Saoudi</w:t>
+                <w:t xml:space="preserve">Kaïs Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dabert</w:t>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Vedrenne</w:t>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Daumer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 307, pp.135704. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 340, 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.135704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.130772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831381v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane production and microbial community acclimation of five manure inocula during psychrophilic anaerobic digestion of swine manure</w:t>
+                <w:t xml:space="preserve">Circular Economy Applied to Organic Residues and Wastewater: Research Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lendormi</w:t>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaïs Jaziri</w:t>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
+                <w:t xml:space="preserve">T Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Leroux</w:t>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+                <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 340, 11 p. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (2), pp.1267-1276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.130772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-021-01549-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574579v1</w:t>
+                <w:t xml:space="preserve">hal-03325254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of a Mixture of Seven Volatile Organic Compounds (VOCs) Using an Industrial Pilot-Scale Process Combining Absorption in Silicone Oil and Biological Regeneration in a Two-Phase Partitioning Bioreactor (TPPB)</w:t>
               </w:r>
@@ -789,51 +789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -897,103 +897,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between phosphorus removal technologies and phosphorus speciation in sewage sludge: focus on iron-based P removal technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ponthieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Daumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1291,51 +1291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émissions d’ammoniac en usine de méthanisation-compostage des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Air et Santé, 14, pp.34-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1399,51 +1399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marcilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1550,51 +1550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moya Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 203, pp.559-573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1679,51 +1679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1898,274 +1898,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the anaerobic biodegradability of food waste: Relationship between the typological, biochemical and microbial characteristics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissolution of particulate phosphorus in pig slurry through biological acidification: A critical step for maximum phosphorus recovery as struvite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bureau</w:t>
+                <w:t xml:space="preserve">Simon Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Daumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.11.058⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, pp.693-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606051v1</w:t>
+                <w:t xml:space="preserve">hal-02606510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution of particulate phosphorus in pig slurry through biological acidification: A critical step for maximum phosphorus recovery as struvite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Picard</w:t>
+                <w:t xml:space="preserve">Understanding the anaerobic biodegradability of food waste: Relationship between the typological, biochemical and microbial characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fisgativa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.L. Daumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 124, pp.693-701. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 188, pp.95-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.08.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.11.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606510v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of using non-inoculated self-aerated immobilized biomass reactor for post-treatment of upflow anaerobic staged reactor treating high strength industrial wastewater</w:t>
               </w:r>
@@ -2413,341 +2413,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch enrichment of anammox bacteria and study of the underlying microbial community dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Connan</w:t>
+                <w:t xml:space="preserve">Magnetite/graphene oxide nano-composite for enhancement of hydrogen production from gelatinaceous wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mostafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Dissouky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fawzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 216, pp.520-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.05.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603411v1</w:t>
+                <w:t xml:space="preserve">hal-02603605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetite/graphene oxide nano-composite for enhancement of hydrogen production from gelatinaceous wastewater</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Peu</w:t>
+                <w:t xml:space="preserve">Batch enrichment of anammox bacteria and study of the underlying microbial community dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 297, pp.217-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.05.072⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02603605v1</w:t>
+                <w:t xml:space="preserve">hal-02603411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthaniser à température ambiante : les défis à relever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lendormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3013,386 +3013,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les litières en élevage : identification, test et évaluation des techniques ou des pratiques consistant à mieux gérer les litières avec moins de matériaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Part b: Global assessment for organic resources and waste management ORBIT2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rousset</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/1d9h-vq82⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3), pp.429-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-014-9304-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219574v1</w:t>
+                <w:t xml:space="preserve">hal-02600830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen Dynamic and Microbiological Evolution During Aerobic Treatment of Digested Sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ziebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. de Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (3), pp.441-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part b: Global assessment for organic resources and waste management ORBIT2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Trémier</w:t>
+                <w:t xml:space="preserve">Les litières en élevage : identification, test et évaluation des techniques ou des pratiques consistant à mieux gérer les litières avec moins de matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dezat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Druilhe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (3), pp.429-431. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.403-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-014-9304-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/1d9h-vq82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600830v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the addition of a nitrifying activated sludge on ammonia oxidation during composting of residual household wastes</w:t>
               </w:r>
@@ -3430,51 +3430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mognol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. de Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 117 (6), pp.1674-1688. </w:t>
@@ -3564,51 +3564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cotinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ziebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 482-483, pp.269-275</w:t>
@@ -3797,64 +3797,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ziebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. de Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3926,51 +3926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility and interest of the anammox process as treatment alternative for anaerobic digester supernatants in manure processing – An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4002,803 +4002,803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of steroid hormones and endocrine activities in swine manure disposal and treatment facilities</w:t>
+                <w:t xml:space="preserve">Changes in Concentrations of Fluoroquinolones and of Ciprofloxacin-resistant in Chicken Feces and Manure Stored in a Heap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Combalbert</w:t>
+                <w:t xml:space="preserve">Ramona Moraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Bellet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Balaguer</w:t>
+                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.11.074⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (3), pp.754 - 763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2134/jeq2011.0313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651413v1</w:t>
+                <w:t xml:space="preserve">hal-03348848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of hydrogen sulphide production during anaerobic digestion of organic substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Diara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 121, pp.419-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Concentrations of Fluoroquinolones and of Ciprofloxacin-resistant in Chicken Feces and Manure Stored in a Heap</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fate of steroid hormones and endocrine activities in swine manure disposal and treatment facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+                <w:t xml:space="preserve">Sarah Combalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
+                <w:t xml:space="preserve">Virginie Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kempf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Ziebal</w:t>
+                <w:t xml:space="preserve">Patrick Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (3), pp.895 - 906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.11.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2134/jeq2011.0313⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03348848v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in concentrations of fluoroquinolones and of ciprofloxacin-resistant Enterobacteriaceae in chicken feces and in manure stored in a heap</w:t>
+                <w:t xml:space="preserve">Homogeneity and Synchronous Dynamics of Microbial Communities in Particulate Biofilms: from Major Populations to Minor Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Moraru</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaelle Gévaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 41 (3), pp.754-763</w:t>
+              <w:t xml:space="preserve">Microbes and environments / JSME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (2), pp.142-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935489v1</w:t>
+                <w:t xml:space="preserve">hal-02597169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneity and Synchronous Dynamics of Microbial Communities in Particulate Biofilms: from Major Populations to Minor Groups</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+                <w:t xml:space="preserve">Fate of steroid hormones and endocrine activities in swine manure disposal and treatment facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Combalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and environments / JSME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (2), pp.142-148</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (3), pp.895-906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597169v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of steroid hormones and endocrine activities in swine manure disposal and treatment facilities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in concentrations of fluoroquinolones and of ciprofloxacin-resistant Enterobacteriaceae in chicken feces and in manure stored in a heap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Bernet</w:t>
+                <w:t xml:space="preserve">R. Moraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Balaguer</w:t>
+                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ziebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46 (3), pp.895-906</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (3), pp.754-763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596968v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrification and microbiological evolution during aerobic treatment of municipal solid wastes</w:t>
               </w:r>
@@ -4810,64 +4810,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Guardia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ziebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. de Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4918,51 +4918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et perspectives pour le développement de la méthanisation agricole en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5039,103 +5039,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneity and synchronous dynamics of microbial communities in particulate biofilms: from major populations to minor groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Gévaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes and environments / JSME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (2), pp.142-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5273,103 +5273,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Concentrations of Fluroraquinolones and of Ciprofloxacin-resistant Enterobacteriaceae in Chicken Feces and Manures Stored in a Heap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Jadas Hecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ziebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (3), pp.754-763</w:t>
@@ -5411,51 +5411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanitary Status of 44 Hog Manures in Brittany: Comparison of the Effectiveness of Manure Treatments Based on the Levels of Indicator Bacteria and Two Pathogenic Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ziebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kervarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5545,77 +5545,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102 (23), pp.10794-10802. </w:t>
@@ -5659,264 +5659,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical and economical assessment of formic acid to recycle phosphorus from pig slurry by a combined acidification-precipitation process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Saint Cast</w:t>
+                <w:t xml:space="preserve">La méthanisation des effluents d'élevage en France et en Europe : principe, état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 203, pp.155-161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593541v1</w:t>
+                <w:t xml:space="preserve">hal-02594450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanisation des effluents d'élevage en France et en Europe : principe, état des lieux et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
+                <w:t xml:space="preserve">Technical and economical assessment of formic acid to recycle phosphorus from pig slurry by a combined acidification-precipitation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Daumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Saint Cast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 180 (1-3), pp.361-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.04.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594450v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Lactobacillus sobrius/L. amylovorus as a new microbial marker of pig manure</w:t>
               </w:r>
@@ -5928,51 +5928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ziebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6013,390 +6013,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiology and performance of a methanogenic biofilm reactor during the start-up period</w:t>
+                <w:t xml:space="preserve">Livestock waste treatment systems for environnemental quality, food safety, and sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cresson</w:t>
+                <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Bernet</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Burton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.04055.x⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 100 (22), p. 5527 - p. 5536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.02.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00615442v1</w:t>
+                <w:t xml:space="preserve">hal-00504207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Saccharomyces cerevisiae-based bioassay for assessing pesticide toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Poupot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mietton Peuchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladan Milisic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36 (12), pp.1529-1534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10295-009-0649-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock waste treatment systems for environnemental quality, food safety, and sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Martinez</w:t>
+                <w:t xml:space="preserve">Microbiology and performance of a methanogenic biofilm reactor during the start-up period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Burton</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 100 (22), p. 5527 - p. 5536. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (3), p. 863 - p. 876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.02.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.04055.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504207v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00615442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of N-converting bacteria during the start-up of anaerobic digestion coupled biological nitrogen removal pilot-scale bioreactors treating high-strength animal waste slurry</w:t>
               </w:r>
@@ -6408,51 +6408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Anceno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rouseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.V. Shipin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6613,712 +6613,712 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial population dynamics in nitrifying reactors: Experimental evidence explained by a simple model including interspecies competition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">The effect of incubation conditions on the laboratory measurement of the methane producing capacity of livestock wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2008.08.013⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (1), pp.146-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2006.11.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659958v1</w:t>
+                <w:t xml:space="preserve">hal-02663755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of incubation conditions on the laboratory measurement of the methane producing capacity of livestock wastes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
+                <w:t xml:space="preserve">Microbial population dynamics in nitrifying reactors: Experimental evidence explained by a simple model including interspecies competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.I.P. Volcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (12), pp.1398-1406</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02590304v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of rhizoplane bacterial communities subjected to physicochemical treatments in hydroponic crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27, pp.418-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial population dynamics in nitrifying reactors: Experimental evidence explained by a simple model including interspecies competition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Steyer</w:t>
+                <w:t xml:space="preserve">The effect of incubation conditions on the laboratory measurement of the methane producing capacity of livestock wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 99 (1), pp.146-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2006.11.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591052v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of incubation conditions on the laboratory measurement of the methane producing capacity of livestock wastes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Microbial population dynamics in nitrifying reactors: Experimental evidence explained by a simple model including interspecies competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Volcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2006.11.043⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (12), pp.1398-1406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2008.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663755v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of rhizoplane bacterial communities subjected to physicochemical treatments in hydroponic crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7403,64 +7403,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The efficiency of biological aerobic treatment of piggery wastewater to control nitrogen, phosphorus, pathogen and gas emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7522,416 +7522,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a pig slurry microbial community during slurry anaerobic storage and management</w:t>
+                <w:t xml:space="preserve">Dynamics of a pig slurry microbial community during anaerobic storage and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique M. Kérourédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.J. Godon</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 72 (5), pp.3578-3585. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 72 (5), pp.3578-3585</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588187v1</w:t>
+                <w:t xml:space="preserve">hal-02657999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of closed loop control on microbial diversity in a nitrification process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Bougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Bougard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 53 (4-5), pp.85-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wst.2006.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a pig slurry microbial community during anaerobic storage and management</w:t>
+                <w:t xml:space="preserve">Dynamics of a pig slurry microbial community during slurry anaerobic storage and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique M. Kérourédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 72 (5), pp.3578-3585</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 72 (5), pp.3578-3585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.72.5.3578-3585.2006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657999v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The microbial signature of drinking waters: myth or reality ?</w:t>
               </w:r>
@@ -7969,51 +7969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Desmoutiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Garrelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 53 (1), pp.259-266</w:t>
@@ -8301,64 +8301,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the impact of bioaugmentation on the start-up of biological phophorus removal in a laboratory scale activated sludge ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8443,64 +8443,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Snell-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 52, pp.229-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8653,277 +8653,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of solid hold-up on nitrite accumulation in a biofilm reactor-molecular characterization of nitrifying communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Omar Sanchez</w:t>
+                <w:t xml:space="preserve">16S rDNA characterisation of bacterial and archaeal communities during start-up of anaerobic thermophilic digestion of cattle manure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chachkhiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Abzianidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Partskhaladze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tsiklauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 49 (11), pp.123-130</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93, pp.227-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672954v1</w:t>
+                <w:t xml:space="preserve">hal-02675105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16S rDNA characterisation of bacterial and archaeal communities during start-up of anaerobic thermophilic digestion of cattle manure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Chachkhiani</w:t>
+                <w:t xml:space="preserve">Effect of solid hold-up on nitrite accumulation in a biofilm reactor-molecular characterization of nitrifying communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tsiklauri</w:t>
+                <w:t xml:space="preserve">A. Olaizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 93, pp.227-232</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 49 (11), pp.123-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675105v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the bacterial community during granules formation in denitrifying reactors followed by molecular, culture-independent techniques</w:t>
               </w:r>
@@ -9011,635 +9011,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of molecular microbiology to the study in water pollution removal of microbial community dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Community analysis of a denitrifying reactor treating landfill leachate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Etchebehere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Errazquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Muxi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 1, pp.39-42</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40, pp.97-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674347v1</w:t>
+                <w:t xml:space="preserve">hal-02671097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community analysis of a denitrifying reactor treating landfill leachate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Etchebehere</w:t>
+                <w:t xml:space="preserve">Contribution of molecular microbiology to the study in water pollution removal of microbial community dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.I. Errazquin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Muxi</w:t>
+                <w:t xml:space="preserve">Renatto Moletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 40, pp.97-106</w:t>
+              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1, pp.39-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671097v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of the microbial community of a sequencing batch reactor bioaugmented to improve its phosphorus removal capabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Dabert</w:t>
+                <w:t xml:space="preserve">Characterisation of the microbial 16S rDNA diversity of an aerobic phosphorus-removal ecosystem and monitoring of its transition to nitrate respiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fleurat-Lessard</w:t>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Mounier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">René Moletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 55 (4), pp.500-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002530000529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679835v1</w:t>
+                <w:t xml:space="preserve">hal-02681884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the denitrifying microbiota of anoxic reactors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring of the microbial community of a sequencing batch reactor bioaugmented to improve its phosphorus removal capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 35, pp.259-265</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 43 (3), pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676976v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the microbial 16S rDNA diversity of an aerobic phosphorus-removal ecosystem and monitoring of its transition to nitrate respiration</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of the denitrifying microbiota of anoxic reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Etchebehere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Errazquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barrandeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renatto Moletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 35, pp.259-265</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02681884v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of bacterial populations in complex ecosystems using fluorescent in situ hybridization, confocal laser scanning microscopy and image analysis</w:t>
               </w:r>
@@ -9677,51 +9677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 33 (Suppl1), pp.S307-S318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9759,77 +9759,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comamonas nitrativorans sp. nov., a novel denitrifier isolated from a denitrifying reactor treating landfill leachate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Etchebehere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Errazquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Muxi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9919,51 +9919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 41 (12), pp.61-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10215,355 +10215,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological nitrogen removal in a single aerobic reactor by association of a nitrifying ecosystem to an aerobic denitrifier, Microvirgula aerodenitrificans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Patureau</w:t>
+                <w:t xml:space="preserve">Inventaire moléculaire d'un écosystème microbien de digestion anaérobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zumstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Habouzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renatto Moletta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 5, pp.435-439</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S273-S285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687135v1</w:t>
+                <w:t xml:space="preserve">hal-02695468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire moléculaire d'un écosystème microbien de digestion anaérobie</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biological nitrogen removal in a single aerobic reactor by association of a nitrifying ecosystem to an aerobic denitrifier, Microvirgula aerodenitrificans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S273-S285</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 5, pp.435-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695468v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological, molecular and modeling studies of an aerobic denitrifier: Microvirgula aerodenitrificans. Use of its properties in an integrated nitrogen removal plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 38 (1), pp.167-175</w:t>
@@ -10644,51 +10644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 48, pp.775-782</w:t>
@@ -10730,90 +10730,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire moléculaire d'un écosystème microbien de digestion anaérobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zumstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Zumstein</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 30 (Suppl), pp.S273-S285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10851,90 +10851,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular microbial diversity of an anaerobic digestor as determined by small-subunit rDNA sequence analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zumstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Zumstein</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 63 (7), pp.2802-2813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11054,90 +11054,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial 16S rDNA diversity in an anaerobic digester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zumstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Zumstein</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 36 (6-7), pp.49-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11417,51 +11417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav S. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 266 (11), pp.6667-6669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11724,1971 +11724,1945 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02704123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (76)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of PHBV-cellulose composites in anaerobic digestion</w:t>
+                <w:t xml:space="preserve">Biodégradation de composites PHBV/cellulose en méthanisation mésophile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Derkenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Rabiller-Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres Biologie-Physique du Grand Ouest RBPGO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Recherche Innovation Biogaz et Méthanisation (JRI), 17 au 19 mars 2026, Nancy.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATEE, Mar 2026, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806181v1</w:t>
+                <w:t xml:space="preserve">hal-05613108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensuring the environmental benefit of biodegradable alternative to plastic food packaging by integrating all life cycle stages, focusing on the closing biodegradation stage</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les plastiques biodégradables, une solution pour répondre au défi du recyclage agronomique des biodéchets ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Engineering for Waste and Biomass Valorisation WasteEng2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">Colloque APIVALE - La place des produits organiques dans les transitions écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS APIVALE, Dec 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806106v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar action on nitrogen cycle along composting: a key to reduce nitrogen emissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ensuring the environmental benefit of biodegradable alternative to plastic food packaging by integrating all life cycle stages, focusing on the closing biodegradation stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloise Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Derkenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheus Vieira Firmino Silva</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAMIRAN2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">10. International Conference on Engineering for Waste and Biomass Valorisation WasteEng2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731424v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of biodegradable plastics in anaerobic digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Degradation of PHBV-cellulose composites in anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Derkenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Dabert</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chatellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAMIRAN: Managing organic resources in a changing environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">10. Rencontres Biologie-Physique du Grand Ouest RBPGO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806071v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la biodégradation de plastiques biodégradables en digestion anaérobie</w:t>
+                <w:t xml:space="preserve">Study of biodegradable plastics in anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Derkenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dabert</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chatellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres du GDR Polymères et Océans GDRPO2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">RAMIRAN: Managing organic resources in a changing environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836474v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TANDEM : Flux microbiens au sein d’une chaîne alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochar action on nitrogen cycle along composting: a key to reduce nitrogen emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Vieira Firmino Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tremier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Michel-Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Portes Ouvertes UMRF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aurillac, France</w:t>
+              <w:t xml:space="preserve">RAMIRAN2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221497v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial transfers at the crossroads of agro-ecological transitions in dairy systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la biodégradation de plastiques biodégradables en digestion anaérobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Derkenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatellard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">4. Rencontres du GDR Polymères et Océans GDRPO2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826247v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress report on the degradation of biodegradable plastics in anaerobic digestion systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TANDEM : Flux microbiens au sein d’une chaîne alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Journées Portes Ouvertes UMRF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806057v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Stability in Agricultural And Urban Full-Scale Anaerobic Digesters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial transfers at the crossroads of agro-ecological transitions in dairy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Buffet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Saint Cast</w:t>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orbit 2016, Organic Resources and Biological Treatment, 10 th International Conference on “Circular Economy and Organic Waste”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Heraklion, Greece. pp.8</w:t>
+              <w:t xml:space="preserve">Carrefours de l’innovation agronomique (CIAG) Les indicateurs de qualité des sols et leur usage dans un contexte de transitions agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604657v1</w:t>
+                <w:t xml:space="preserve">hal-04826247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus recovery from pig slurry through biological acidification and re-crystallization as struvite</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progress report on the degradation of biodegradable plastics in anaerobic digestion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Derkenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatellard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orbit 2016, Organic Resources and Biological Treatment, 10 th International Conference on “Circular Economy and Organic Waste”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Heraklion, Greece. pp.11</w:t>
+              <w:t xml:space="preserve">9. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604659v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anammox bacteria enrichment and study of microbial community dynamics by q-PCR and pyrosequencing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal Stability in Agricultural And Urban Full-Scale Anaerobic Digesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daumoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Saint Cast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AD14, 14th World Congress on Anaerobic Digeston. International Water Association (IWA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Viña del Mar, Chile</w:t>
+              <w:t xml:space="preserve">Orbit 2016, Organic Resources and Biological Treatment, 10 th International Conference on “Circular Economy and Organic Waste”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Heraklion, Greece. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602164v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthanisation et enjeux territoriaux de développement dans le Grand Ouest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphorus recovery from pig slurry through biological acidification and re-crystallization as struvite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Daumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPACE 2015, Rencontres « Territoires et Elevages dans le Grand Ouest »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Rennes, France. pp.46</w:t>
+              <w:t xml:space="preserve">Orbit 2016, Organic Resources and Biological Treatment, 10 th International Conference on “Circular Economy and Organic Waste”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Heraklion, Greece. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605996v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manure microbial community dynamics and activity during adaptation to psychrophilic methanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morizur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Morizur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kais Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lendormi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Word congress on anaerobic digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Viña del Mar, Chile. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of fluoroquinolones and ciprofloxacin resistant Enterobacteriacae in soil after poultry manure application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anammox bacteria enrichment and study of microbial community dynamics by q-PCR and pyrosequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ramiran 2015. 16th International Conference Rural-Urban Symbiosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.4</w:t>
+              <w:t xml:space="preserve">AD14, 14th World Congress on Anaerobic Digeston. International Water Association (IWA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605463v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of drying conditions on the survival of pathogens in dried digestates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthanisation et enjeux territoriaux de développement dans le Grand Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2014 -5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.681-689</w:t>
+              <w:t xml:space="preserve">SPACE 2015, Rencontres « Territoires et Elevages dans le Grand Ouest »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Rennes, France. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757369v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection and Characterization of Microbial Communities to Improve Swine manure methansiation at Low Temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Le Roux</w:t>
+                <w:t xml:space="preserve">Persistence of fluoroquinolones and ciprofloxacin resistant Enterobacteriacae in soil after poultry manure application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jadas Hécart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cotinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ziebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. pp.12</w:t>
+              <w:t xml:space="preserve">Ramiran 2015. 16th International Conference Rural-Urban Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605462v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition des digestats de méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque du Réseau National Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Toulouse, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the composting parameters as a post-treatment of digestates of organic fraction of municipal solid waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13730,5988 +13704,5958 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORBIT Conference Hungary 2014, 9th Conference on Organic Resources and Biological Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Gödöllő, Hungary. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of biogas digestates in agriculture, effects on N2O soil emissions: laboratory characterizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of drying conditions on the survival of pathogens in dried digestates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Dung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Askri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Dabert</w:t>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on "Experimental databases and model of N2O emissions by croplands do we have what is needed to explore mitigation options?" Workshop GRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">WasteEng 2014 -5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.681-689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605771v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catch crops for agricultural biogas production, case study for Brassicaceae sp</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Béline</w:t>
+                <w:t xml:space="preserve">Selection and Characterization of Microbial Communities to Improve Swine manure methansiation at Low Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morizur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Jaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lendormi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t>
+              <w:t xml:space="preserve">5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599079v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fungal pre-treatments on wheat straw, a co-substrate for anaerobic digestion of manure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valorization of biogas digestates in agriculture, effects on N2O soil emissions: laboratory characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Askri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th RAMIRAN International Conference. Recycling of organic residues for agriculture: from waste management to ecosystem services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t>
+              <w:t xml:space="preserve">Workshop on "Experimental databases and model of N2O emissions by croplands do we have what is needed to explore mitigation options?" Workshop GRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598963v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk assessment of Nitrogen and Phosphorus transfer after manure land application: a review of the main influencing parameters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Programme DIVA : point d’étape sur la caractérisation des digestats des différentes filières de méthanisation et de leur adéquation aux normes actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIth International Congress on Animal Hygiene: "Animal Hygiene, Health and Welfare as Corner Stones of Sustainable Animal Production", ISAH 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Nanjing, pp.391-393</w:t>
+              <w:t xml:space="preserve">Les journées techniques nationales du Biogaz du Forum ExpoBiogaz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Lyon, France. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602464v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme DIVA : point d’étape sur la caractérisation des digestats des différentes filières de méthanisation et de leur adéquation aux normes actuelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk assessment of Nitrogen and Phosphorus transfer after manure land application: a review of the main influencing parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Daumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées techniques nationales du Biogaz du Forum ExpoBiogaz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Lyon, France. pp.31</w:t>
+              <w:t xml:space="preserve">XVIth International Congress on Animal Hygiene: "Animal Hygiene, Health and Welfare as Corner Stones of Sustainable Animal Production", ISAH 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Nanjing, pp.391-393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605829v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les digestats de méthanisation : quelles sont les connaissances actuelles ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Catch crops for agricultural biogas production, case study for Brassicaceae sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AMORCE "Transition énergétique : quelle place pour les déchets?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Rouen, France. pp.13</w:t>
+              <w:t xml:space="preserve">15th international conference, Ramiran 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605827v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of fluoroquinolones and of ciprofloxacin resistant Enterobacteriacae in soil after poultry manure application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of fungal pre-treatments on wheat straw, a co-substrate for anaerobic digestion of manure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Ziebal</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Madhkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Bras Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference of the Network of Recycling of Agricultural, Municipal and Industrial Residues in Agriculture (RAMIRAN): " Recycling of organic residues for agriculture: from waste management to ecosystem services"</w:t>
+              <w:t xml:space="preserve">15th RAMIRAN International Conference. Recycling of organic residues for agriculture: from waste management to ecosystem services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548865v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catch crops for agricultural biogas production, case study for Brassicaceae sp.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Les digestats de méthanisation : quelles sont les connaissances actuelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Teglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Word congress on anaerobic digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain. pp.4</w:t>
+              <w:t xml:space="preserve">Colloque AMORCE "Transition énergétique : quelle place pour les déchets?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Rouen, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605325v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of digestates: agronomic value and residual biodegradability</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Persistence of fluoroquinolones and of ciprofloxacin resistant Enterobacteriacae in soil after poultry manure application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cotinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World congress on anaerobic digestion: Recovering (Bio) resources for the world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">15th International Conference of the Network of Recycling of Agricultural, Municipal and Industrial Residues in Agriculture (RAMIRAN): " Recycling of organic residues for agriculture: from waste management to ecosystem services"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Versailles, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598942v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table Ronde sur la méthanisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catch crops for agricultural biogas production, case study for Brassicaceae sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Biogaz Energie du SPACE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">Word congress on anaerobic digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605831v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôler les formes soufrées présentes dans les lisiers de porcs en utilisant l'approche alimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Peu</w:t>
+                <w:t xml:space="preserve">Characterization of digestates: agronomic value and residual biodegradability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dabert</w:t>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">13th World congress on anaerobic digestion: Recovering (Bio) resources for the world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750031v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme DIVA : présentation du projet</w:t>
+                <w:t xml:space="preserve">Table Ronde sur la méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’échanges sur le digestat dans le cadre du projet européen “Bio-Methane Regions” AILE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.30</w:t>
+              <w:t xml:space="preserve">Colloque Biogaz Energie du SPACE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605832v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen dynamic during aerobic treatment of organic wastes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Daumoin</w:t>
+                <w:t xml:space="preserve">Contrôler les formes soufrées présentes dans les lisiers de porcs en utilisant l'approche alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Benoist</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Dabert</w:t>
+                <w:t xml:space="preserve">Sylvie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference ORBIT: Global assessment for organic resources and waste management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.8</w:t>
+              <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605574v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôler les formes soufrées présentes dans les lisiers de porcs en utilisant l'approche alimentaire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Programme DIVA : présentation du projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France. p. 127 - p. 132</w:t>
+              <w:t xml:space="preserve">Journée d’échanges sur le digestat dans le cadre du projet européen “Bio-Methane Regions” AILE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682835v1</w:t>
+                <w:t xml:space="preserve">hal-02605832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ANR &amp;quot; EVALUFQ-VOL &amp;quot; : Impact de l'épandage de fumier de volailles sur les transferts de bactéries et d'antibiotiques vers le milieu aquatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Cotinet</w:t>
+                <w:t xml:space="preserve">Nitrogen dynamic during aerobic treatment of organic wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daumoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Heddadj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+                <w:t xml:space="preserve">J.C. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France. 5 p</w:t>
+              <w:t xml:space="preserve">8th International Conference ORBIT: Global assessment for organic resources and waste management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rennes, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00650019v1</w:t>
+                <w:t xml:space="preserve">hal-02605574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ANR-EVALUFQVOL : Impact de l’épandage de fumiers de volailles sur les transferts de bactéries et d’antibiotiques vers le milieu aquatique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrôler les formes soufrées présentes dans les lisiers de porcs en utilisant l'approche alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">44e Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France. p. 127 - p. 132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348874v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'épandage de fumier de volailles sur les transferts de bactéries et d'antibiotiques vers le milieu aquatique »</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bio-augmentation de l’activité nitrifiante des boues activées : quelles populations microbiennes impliquées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Juzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque Cemagref - Grand Lyon "Epuration des eaux: recherche et ingénierie au service des collectivités "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Villeurbanne, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348897v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-augmentation de l’activité nitrifiante des boues activées : quelles populations microbiennes impliquées ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact de l'épandage de fumier de volailles sur les transferts de bactéries et d'antibiotiques vers le milieu aquatique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cotinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Heddadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Communal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Cemagref - Grand Lyon "Epuration des eaux: recherche et ingénierie au service des collectivités "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Villeurbanne, France. pp.4</w:t>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596575v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology and activity of nitrifying microbial communities from livestock and industrial WWTP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet ANR &amp;quot; EVALUFQ-VOL &amp;quot; : Impact de l'épandage de fumier de volailles sur les transferts de bactéries et d'antibiotiques vers le milieu aquatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cotinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Heddadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Estébanez</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P.Y. Communal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes in Wastewater and Waste Treatment, Bioremediation and Energy Production - MWT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Goa, India. pp.22</w:t>
+              <w:t xml:space="preserve">9èmes Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595573v1</w:t>
+                <w:t xml:space="preserve">hal-00650019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ANR EVALUFQ-VOL : Persistance des enterobacteriacae resistantes aux fluoroquinolones dans le sol après épandage de fumier de volailles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Le Roux</w:t>
+                <w:t xml:space="preserve">Projet ANR-EVALUFQVOL : Impact de l’épandage de fumiers de volailles sur les transferts de bactéries et d’antibiotiques vers le milieu aquatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cotinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Heddadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jadas-Hécart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France. 5 p</w:t>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654213v1</w:t>
+                <w:t xml:space="preserve">hal-03348874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respirometry, chemical and microbial community analysis of solid waste aerobic biodegradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typology and activity of nitrifying microbial communities from livestock and industrial WWTP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Estébanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Saint Cast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference ORBIT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Heraklion, Greece. pp.9</w:t>
+              <w:t xml:space="preserve">Microbes in Wastewater and Waste Treatment, Bioremediation and Energy Production - MWT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Goa, India. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594433v1</w:t>
+                <w:t xml:space="preserve">hal-02595573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des systèmes de traitement du lisier dans le transfert des perturbateurs endocriniens et des antibiotiques vers l'environnement naturel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.J. Capdeville</w:t>
+                <w:t xml:space="preserve">Projet ANR EVALUFQ-VOL : Persistance des enterobacteriacae resistantes aux fluoroquinolones dans le sol après épandage de fumier de volailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Dabert</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kervarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42èmes Journées de la Recherche Porcine, Paris.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Paris, France. p. 291 - p. 296</w:t>
+              <w:t xml:space="preserve">9èmes Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620670v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing sulphur content of pig diet to control further sulphides production during pig slurry anaerobic storage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Impact des systèmes de traitement du lisier dans le transfert des perturbateurs endocriniens et des antibiotiques vers l'environnement naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Combalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recycling Agricultural, Municipal and Industrial Residues in Agriculture Network, RAMIRAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal. p. 1 - p. 134</w:t>
+              <w:t xml:space="preserve">42èmes Journées de la Recherche Porcine, Paris.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Paris, France. p. 291 - p. 296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00635357v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement des effluents d'élevage : état actuel et perspectives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Respirometry, chemical and microbial community analysis of solid waste aerobic biodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Dufourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Élevages intensifs et environnement. Les effluents : menace ou richesse ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Paris, France. pp.63-73</w:t>
+              <w:t xml:space="preserve">7th International Conference ORBIT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Heraklion, Greece. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594451v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des systèmes de traitement du lisier dans le transfert des perturbateurs endocriniens et des antibiotiques vers l'environnement naturel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Managing sulphur content of pig diet to control further sulphides production during pig slurry anaerobic storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Recycling Agricultural, Municipal and Industrial Residues in Agriculture Network, RAMIRAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal. p. 1 - p. 134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754280v1</w:t>
+                <w:t xml:space="preserve">hal-00635357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of nitrifying microorganisms in agricultural and industrial wastewater treatment processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Le traitement des effluents d'élevage : état actuel et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Daumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque International de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Fès, Morocco. pp.32-32</w:t>
+              <w:t xml:space="preserve">Élevages intensifs et environnement. Les effluents : menace ou richesse ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France. pp.63-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595587v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanisation des effluents d’élevage en France et en Europe : principe, état des lieux et perspectives</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact des systèmes de traitement du lisier dans le transfert des perturbateurs endocriniens et des antibiotiques vers l'environnement naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Combalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion-Justine Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AFPF, Les usages émergents des prairies et des fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596445v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing sulphur content of pig diet to control sulphides production during pig slurry anaerobic storage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Quantification of nitrifying microorganisms in agricultural and industrial wastewater treatment processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Estébanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dabert</w:t>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Ramiran International Conference (Recycling Agricultural, Municipal and Industrial Residues in Agriculture Network)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">2ème Colloque International de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Fès, Morocco. pp.32-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755574v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filière porcine et environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La méthanisation des effluents d’élevage en France et en Europe : principe, état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIe Symposium de l'Institut National de Médecine Agricole, Filière porcine et environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Tours, France. pp.12</w:t>
+              <w:t xml:space="preserve">Journées AFPF, Les usages émergents des prairies et des fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595598v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive study of solid waste aerobic biodegradation kinetics: coupling of specific chemical analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Dabert</w:t>
+                <w:t xml:space="preserve">Managing sulphur content of pig diet to control sulphides production during pig slurry anaerobic storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sardinia 2009, Twelth international Waste management and Landfill Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Sardinia, Italy</w:t>
+              <w:t xml:space="preserve">14. Ramiran International Conference (Recycling Agricultural, Municipal and Industrial Residues in Agriculture Network)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593124v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de l'origine des pollutions fécales des eaux : Exemple d'outils développés dans le cadre du projet &amp;quot;Traceurs de contamination fécale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filière porcine et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.P. Caprais</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Daumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Rencontres nationales "Gestion des baignades en eau douce"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Cahors, France</w:t>
+              <w:t xml:space="preserve">XXXVIe Symposium de l'Institut National de Médecine Agricole, Filière porcine et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Tours, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00577835v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The efficiency of biological aerobic treatment of piggery wastewater to control nitrogen, phosphorus, pathogen and gas emissions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+                <w:t xml:space="preserve">Comprehensive study of solid waste aerobic biodegradation kinetics: coupling of specific chemical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Specialised Conference on Small Water and Wastewater Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Coimbatore, India. pp.7</w:t>
+              <w:t xml:space="preserve">Sardinia 2009, Twelth international Waste management and Landfill Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Sardinia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590754v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional networks of microbes catalysing methanization of cellulose under mesophilic and thermophilic conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination de l'origine des pollutions fécales des eaux : Exemple d'outils développés dans le cadre du projet &amp;quot;Traceurs de contamination fécale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Li</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gérard Leblon</w:t>
+                <w:t xml:space="preserve">M.P. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Cairns, Australia. pp.1</w:t>
+              <w:t xml:space="preserve">1ères Rencontres nationales "Gestion des baignades en eau douce"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Cahors, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596652v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00577835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et Impact des Perturbateurs Endocriniens et des composés Pharmaceutiques issus des élevages agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermina Hernandez Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Techniques sur les Micropolluants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiological aspects of methane production during pig manure storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional networks of microbes catalysing methanization of cellulose under mesophilic and thermophilic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mazeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Vedrenne</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Sghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérard Leblon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Ramiran international conference, Potential for simple technology solutions in organic manure management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Albena, France. p. 96 - p. 99</w:t>
+              <w:t xml:space="preserve">ISME 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Cairns, Australia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662046v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi semi-quantitatif de populations nitrifiantes des boues activées par marquage FISH et analyse d'images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Bouchez</w:t>
+                <w:t xml:space="preserve">The efficiency of biological aerobic treatment of piggery wastewater to control nitrogen, phosphorus, pathogen and gas emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Daumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès STIC et environnement, Lyon, 13-15 novembre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France. pp.11</w:t>
+              <w:t xml:space="preserve">8th Specialised Conference on Small Water and Wastewater Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Coimbatore, India. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590213v1</w:t>
+                <w:t xml:space="preserve">hal-02590754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des traitements biologiques sur la flore du lisier de porc : impact sanitaire et suivi moléculaire</w:t>
+                <w:t xml:space="preserve">Microbiological aspects of methane production during pig manure storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">José Martinez</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIème congrès national de la société française de microbiologie, Nantes, 30 mai-1er juin 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.1</w:t>
+              <w:t xml:space="preserve">13th Ramiran international conference, Potential for simple technology solutions in organic manure management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Albena, France. p. 96 - p. 99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589290v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of closed loop control on microbial diversity in a nitrification process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Suivi semi-quantitatif de populations nitrifiantes des boues activées par marquage FISH et analyse d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Souef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Héduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. IWA International Conference on Instrumentation, Control and Automation for Water and Wastewater Treatment and Transport Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès STIC et environnement, Lyon, 13-15 novembre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France. pp.11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822911v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbial signature of drinking waters: myth or reality ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet des traitements biologiques sur la flore du lisier de porc : impact sanitaire et suivi moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. IWA International symposium on sytems analysis and integrated assessment (WATERMATEX 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Beijing, China</w:t>
+              <w:t xml:space="preserve">VIIème congrès national de la société française de microbiologie, Nantes, 30 mai-1er juin 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820768v1</w:t>
+                <w:t xml:space="preserve">hal-02589290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appliquer les outils moléculaires de détection de l'ADNr 16S à l'analyse des effluents d'élevage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of closed loop control on microbial diversity in a nitrification process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Bougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Emergences 2006 : Méthodes et stratégies d'analyse épidémiologique des maladies émergentes chez le Végetal, l'Animal et l'Homme, Paris, 2-4 octobre 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2. IWA International Conference on Instrumentation, Control and Automation for Water and Wastewater Treatment and Transport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Busan, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2006.113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588278v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis and comparison of swine manure slurry and litter-bedding microbial ecosystems and design of a real time PCR system to follow a dominant microbial population</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The microbial signature of drinking waters: myth or reality ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Paulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Desmoutiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garrelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on green pork production : Porcherie verte, a research initiative on environment-friendly pig production, Paris, 25-27 May 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.25-26</w:t>
+              <w:t xml:space="preserve">6. IWA International symposium on sytems analysis and integrated assessment (WATERMATEX 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588251v1</w:t>
+                <w:t xml:space="preserve">hal-02820768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of slurry storage and management on pig manure microbial community dynamics, cultural and molecular approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appliquer les outils moléculaires de détection de l'ADNr 16S à l'analyse des effluents d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Dabert</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Snell Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.J. Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on green pork production : Porcherie verte, a research initiative on environment-friendly pig production, Paris, 25-27 May 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.2</w:t>
+              <w:t xml:space="preserve">Colloque Emergences 2006 : Méthodes et stratégies d'analyse épidémiologique des maladies émergentes chez le Végetal, l'Animal et l'Homme, Paris, 2-4 octobre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.99-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587094v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la communauté microbienne d'un lisier de porc le long d'une filière d'élevage, approches moléculaire et culturale</w:t>
+                <w:t xml:space="preserve">Phylogenetic analysis and comparison of swine manure slurry and litter-bedding microbial ecosystems and design of a real time PCR system to follow a dominant microbial population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Snell Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Delgènes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Godon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36èmes Journées de la Recherche Porcine, Paris, 3-5 février 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.77-82</w:t>
+              <w:t xml:space="preserve">International workshop on green pork production : Porcherie verte, a research initiative on environment-friendly pig production, Paris, 25-27 May 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588265v1</w:t>
+                <w:t xml:space="preserve">hal-02588251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular analysis of the microbial community dynamics in pig slurry during storage and after soil application</w:t>
+                <w:t xml:space="preserve">Impact of slurry storage and management on pig manure microbial community dynamics, cultural and molecular approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International conference of the FAO ESCORENA network on the recycling of agricultural, municipal and industrial residues in agriculture, Murcia, ESP, 6-9 October 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.69-72</w:t>
+              <w:t xml:space="preserve">International workshop on green pork production : Porcherie verte, a research initiative on environment-friendly pig production, Paris, 25-27 May 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584251v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of solid hold-up on nitrite accumulation in a biofilm reactor-molecular characterization of nitrifying communities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi de la communauté microbienne d'un lisier de porc le long d'une filière d'élevage, approches moléculaire et culturale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique M. Kérourédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Bio-film system conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">36èmes Journées de la Recherche Porcine, Paris, 3-5 février 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.77-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760638v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment approcher les systèmes microbiens complexes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular analysis of the microbial community dynamics in pig slurry during storage and after soil application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Delgènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Rennes, France</w:t>
+              <w:t xml:space="preserve">11th International conference of the FAO ESCORENA network on the recycling of agricultural, municipal and industrial residues in agriculture, Murcia, ESP, 6-9 October 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.69-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758870v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of the microbial community of a sequencing batch reactor bioaugmented to improve its phosphorus removal capabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of solid hold-up on nitrite accumulation in a biofilm reactor-molecular characterization of nitrifying communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Renatto Moletta</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olaizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Narbonne, France</w:t>
+              <w:t xml:space="preserve">5. Bio-film system conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768720v1</w:t>
+                <w:t xml:space="preserve">hal-02760638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful and unsuccessful bioaugmentation experiments monitored by fluorescent in situ hybridization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment approcher les systèmes microbiens complexes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Delbès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium - ISEB 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, Noordwijkerhout, Netherlands</w:t>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769491v1</w:t>
+                <w:t xml:space="preserve">hal-02758870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus removal from wastewaters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Monitoring of the microbial community of a sequencing batch reactor bioaugmented to improve its phosphorus removal capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodépol'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Rennes, France</w:t>
+              <w:t xml:space="preserve">2. International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769884v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the inoculation of an aerobic denitrifying bacterium in a nitrifying reactor</w:t>
+                <w:t xml:space="preserve">Successful and unsuccessful bioaugmentation experiments monitored by fluorescent in situ hybridization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodépol'99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Rennes, France</w:t>
+              <w:t xml:space="preserve">4. International Symposium - ISEB 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Noordwijkerhout, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767867v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description and performances of an aerobic denitrifying consortium compared with those of an aerobic denitrifier, Microvirgula aerodenitrificans. Impact on the bioaugmentation of a nitrifying ecosystem by an aerobic denitrifier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Bouchez</w:t>
+                <w:t xml:space="preserve">Phosphorus removal from wastewaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renatto Moletta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Biodépol'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765062v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaugmentation of a nitrifying sequencing batch reactor with the aerobic denitrifying bacteria Microvirgula aerodenitrificans : effects on nitrogen removal and consequences in terms of microbial community</w:t>
+                <w:t xml:space="preserve">Monitoring the inoculation of an aerobic denitrifying bacterium in a nitrifying reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
@@ -19746,805 +19690,1055 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Biodépol'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768576v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire moléculaire d'un écosystème microbien de digestion anaérobie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description and performances of an aerobic denitrifying consortium compared with those of an aerobic denitrifier, Microvirgula aerodenitrificans. Impact on the bioaugmentation of a nitrifying ecosystem by an aerobic denitrifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque BRG/USTL. Méthodologies de gestion et de conservation des ressources génétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1997, Lille, France</w:t>
+              <w:t xml:space="preserve">European conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02837532v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial 16S rDNA diversity and dynamics in a phosphate removal ecosystem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioaugmentation of a nitrifying sequencing batch reactor with the aerobic denitrifying bacteria Microvirgula aerodenitrificans : effects on nitrogen removal and consequences in terms of microbial community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Juretschko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767987v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological nitrogen removal in a single aerobic reactor by association of a nitrifying ecosystem and an aerobic denitrifier, Microvirgula Aerodenitrificans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Patureau</w:t>
+                <w:t xml:space="preserve">Inventaire moléculaire d'un écosystème microbien de digestion anaérobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zumstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Habouzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renatto Moletta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotrans'97 3. International symposium on biocatalysis and biotransformations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, La Grande Motte, France. pp.241</w:t>
+              <w:t xml:space="preserve">Colloque BRG/USTL. Méthodologies de gestion et de conservation des ressources génétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02838325v1</w:t>
+                <w:t xml:space="preserve">hal-02837532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles perspectives pour les systèmes biologiques de dépollution azotée : utilisation de la dénitrification aérobie en association avec une flore nitrifiante dans un seul réacteur aéré. Détection et suivi de la souche par hybridation in situ</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial 16S rDNA diversity and dynamics in a phosphate removal ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sialve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Paris, France</w:t>
+              <w:t xml:space="preserve">European conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767933v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation moléculaire et détection en milieu complexe d'une bactérie capable de dénitrifier en aérobiose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles perspectives pour les systèmes biologiques de dépollution azotée : utilisation de la dénitrification aérobie en association avec une flore nitrifiante dans un seul réacteur aéré. Détection et suivi de la souche par hybridation in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renatto Moletta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1996, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Colloque SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766034v1</w:t>
+                <w:t xml:space="preserve">hal-02767933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plasmides à ADN monocatenaire. Exposé oral</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.F. Gros</w:t>
+                <w:t xml:space="preserve">Biological nitrogen removal in a single aerobic reactor by association of a nitrifying ecosystem and an aerobic denitrifier, Microvirgula Aerodenitrificans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Delgenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotrans'97 3. International symposium on biocatalysis and biotransformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, La Grande Motte, France. pp.241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02838325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation moléculaire et détection en milieu complexe d'une bactérie capable de dénitrifier en aérobiose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Zumstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1996, Narbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plasmides à ADN monocatenaire. Exposé oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sozhamannan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, May 1990, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02779460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20554,422 +20748,422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial transfers across a food chain: from grassland to cheese using metagenetic high-throughput sequencing approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FORUM ON FERMENTED FOODS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of plastic biodegradation in anaerobic digestion</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MIPORE : Lien entre l’alimentation, le microbiote et les émissions gazeuses (NH3, CH4, N2O) des effluents, chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Printemps 2022 du GdR DUrabilité des Matériaux BIOsourcés DUMBIOP22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenoble, France. </w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.64, Résumés des crédits incitatifs - JAS 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806158v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIPORE : Lien entre l’alimentation, le microbiote et les émissions gazeuses (NH3, CH4, N2O) des effluents, chez le porc</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanisms of plastic biodegradation in anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Derkenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chatellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.64, Résumés des crédits incitatifs - JAS 2022</w:t>
+              <w:t xml:space="preserve">Journées de Printemps 2022 du GdR DUrabilité des Matériaux BIOsourcés DUMBIOP22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746001v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation of plastics in anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Derkenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20998,323 +21192,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journées scientifiques et industrielles de la section Méditerranée du Groupement Français d’Etudes et d’Applications des Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeepOmics, a Digital Environmental Engineering Platform for meta-omics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perréal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gramusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Predhumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining anaerobic digestion data with Deep-omics, a new digital environmental engineering platform for omics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perréal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Prédhumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AD16 (16th IWA World Conference on Anaerobic Digestion)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anammox-based treatment of anaerobically digested sewage sludge dewatering centrate: from inoculum enrichment and culture to process configurations and emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21336,1010 +21530,1010 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI SIGERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Santa Catarina State, Brazil. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of drying conditions on the survival of pathogens in dried digestates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of digestates in France and of their agronomic value</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dewatering properties of digestates: performances and variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dieudé Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trémier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Trémier</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World congress on anaerobic digestion: Recovering (Bio) resources for the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605773v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewatering properties of digestates: performances and variability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Dieudé Fauvel</w:t>
+                <w:t xml:space="preserve">State of the art of digestates in France and of their agronomic value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World congress on anaerobic digestion: Recovering (Bio) resources for the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605775v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’un pilote de recyclage du phosphore des lisiers de porcs traités biologiquement sous forme d’un engrais minéral phosphaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Santellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Diara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44èmes journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de valorisation de la biomasse algues (Ulva sp.) par co-digestion anaérobie avec du lisier de porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43e Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Paris, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-phase extraction and liquid chromatography-tandem mass spectrometry development for the analysis of antibiotics in manure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th annual meeting SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Göteborg, Sweden. 2009</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Toxicity assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Metz, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595592v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-phase extraction and liquid chromatography-tandem mass spectrometry development for the analysis of antibiotics in manure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Toxicity assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Metz, France. 2009</w:t>
+              <w:t xml:space="preserve">19th annual meeting SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Göteborg, Sweden. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595590v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie et activité des populations microbiennes nitrifiantes issues des procédés de traitement biologique des effluents agricoles et industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Estébanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Lyon, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodégradation aérobie de déchets solides : caractérisation par couplage de méthodes d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22354,176 +22548,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ResMO 2009 "Matières organiques et environnement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Sainte-Maxime, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia oxidizing bacteria: are they different in nitrifying bio-augmentation products than in activated sludge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Souef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Estébanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Juzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Pernelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Internationale Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Cairns, Australia. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22533,261 +22727,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Sardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irstea, pp.70, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of microbial populations present in biological phosphate removal processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sialve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renatto Moletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">4 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22797,78 +22991,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la survie de la flore fécale porcine au travers des filières de gestion des lisiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22896,73 +23090,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les maladies émergentes. Epidémiologie chez le végétal, l'animal et l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2010, Synthèses (Quae), 978-2-7592-0510-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la survie de la flore fécale porcine au travers des filière de gestion des lisiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22984,244 +23178,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Brugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maladies émergentes. Épidémiologie chez le végétal, l'animal et l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.249-259, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualités des méthodes d'analyses sans a priori pour l'étude des émergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bru-Adan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe J. P. Delgenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les maladies émergentes. Epidémiologie chez le végétal, l'animal et l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Synthèses (Quae), 978-2-7592-0510-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replication of ssDNA plasmids is sensitive to DNA content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra A. Gruss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23263,51 +23457,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular biology of the Staphylococci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VCH Publishers, Inc., 1990, 1-56081-032-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02848817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23317,51 +23511,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des communautés microbiennes associées à la gestion des déjections animales et des ordures ménagères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23370,51 +23564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23424,147 +23618,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating consensus proteomes and metabolic functions from taxonomic affiliations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hamon-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mataigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697249v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23574,1119 +23768,1119 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Condensed report of the collective scientific assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsaingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleurine Akoueson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; CNRS. 2025, 164 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastics used in agriculture and for food: uses, properties and impacts. Extended report of the collective scientific assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mercier-Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Paresys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurine Akoueson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CNRS. 2025, 1 533 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research and Innovation 2022. TRANSFORM - Division of Science for Food, Bioproducts and Waste TRANSFORM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Delclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRAE; INRAE TRANSFORM. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Recherches et Innovations TRANSFORM 2022 Département Aliments, produits biosourcés et déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Delclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Boutrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; INRAE TRANSFORM. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690287v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PROMETHIS. Optimisation de la méthanisation des lisiers porcins à basse température. Aspects microbiologiques. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lendormi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des DIgestats et de leurs filières de Valorisation Agronomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Phillippe Heran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zemb.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des matières fertilisantes d'origine résiduaire sur les sols à usage agricole ou forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Ministère de l'Agriculture. 2014, 930 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique et Impact des Perturbateurs endocriniens et des composés Pharmaceutiques issus des élevages agricoles. Rapport final.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t>
+                <w:t xml:space="preserve">Risques chimiques et microbiologiques liés à l’épandage des effluents d’élevage et à l’implantation des élevages vis-à-vis des milieux et des tiers. Etude Mareef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Daumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Révaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2011, 129 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280877v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques chimiques et microbiologiques liés à l’épandage des effluents d’élevage et à l’implantation des élevages vis-à-vis des milieux et des tiers. Etude Mareef</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Révaka</w:t>
+                <w:t xml:space="preserve">Dynamique et Impact des Perturbateurs endocriniens et des composés Pharmaceutiques issus des élevages agricoles. Rapport final.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.294</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2011, 129 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602482v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité sanitaire des rejets des élevages porcins : Evaluation des filières de traitement biologique du lisier en bactériologie et microbiologie moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24695,99 +24889,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2009, pp.102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIGES 2 : Application pour le calcul du bilan des émissions de gaz à effet de serre des installations de digestion anaérobie, version 2.0. Guide méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24800,214 +24994,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet BIOED. Création d'un laboratoire de microbiologie moléculaire et sanitaire des effluents d'élevage et des déchets municipaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Burton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2008, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des paramètres clefs responsables des émissions gazeuses pendant le stockage du lisier de porc par une quantification simultanée des modifications rhéologique, microbiologique et physico-chimique du lisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Baudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Berdague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25015,51 +25209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2006, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25069,105 +25263,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et suivi des communautés microbiennes des procédés de traitement de la pollution : boues activées et effluents d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Habilitation à Diriger des Recherches, Université Claude Bernard Lyon I, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02588247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId575"/>
+      <w:footerReference w:type="default" r:id="rId578"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25314,51 +25508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04865949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Derkenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatellard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178224" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouza Haddouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Lebreton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Villegas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12020350" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325254v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01549-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Saoudi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vedrenne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Daumer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135704" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574579v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Jaziri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.130772" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lhuissier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15134576" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponthieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2021.2023222" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Degueurce" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Argence" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Bihan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01555-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609625v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farghaly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tawfik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1454512" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02880094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fisgativa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcilhac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;mier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.06.050" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Connan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moya Espinosa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bridoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.08.258" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDS216P5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771093v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabra Hemidouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Favier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-018-3684-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fisgativa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saoudi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.09.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606051v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.11.058" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606510v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Piveteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Daumer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.08.017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604853v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5082" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606365v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.06.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kalil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603605v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mostafa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Dissouky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fawzy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.05.072" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWK4JZMF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lendormi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loussouarn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603395v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Guardia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.11.013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603396v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.01.041" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219574v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rousset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guingand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dezat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jegou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1d9h-vq82" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599915v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ziebal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. de Macedo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600830v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druilhe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-014-9304-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601029v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mognol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12651" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599773v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jadas H&#233;cart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cotinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873323v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Guen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.02" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.02.038" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVTKZ27R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651413v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Combalbert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.074" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG5C8RPC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597494v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diara" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348848v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Moraru" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jadas-H&#233;cart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2011.0313" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935489v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moraru" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597169v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G&#233;vaudan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Godon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596968v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bellet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bernet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597024v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681686v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teglia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.7.05" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645638v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.ME11264" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775879v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juzan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pernelle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.12" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597506v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jadas Hecart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597507v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervarrec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595628v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sassi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.08.096" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHT7MKVD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593541v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint Cast" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.04.039" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7908DV1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594450v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01895-09" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615442v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cresson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.04055.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594947v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Esteve" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poupot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mietton Peuchot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladan Milisic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-009-0649-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E78FB4B809808949B1556825D2649ED60712B42D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504207v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrington" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.02.038" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594443v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Anceno" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouseau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Shipin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.02.045" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-370654BH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456129v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659958v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Volcke" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sanchez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2008.08.013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VH2T9QTL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590304v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vedrenne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2006.11.043" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KHWPWR4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590021v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruna" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591052v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I.P. Volcke" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sanchez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steyer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663755v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659370v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poncet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2007.07.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90JSW5R6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590759v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loyon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588187v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Brug&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. K&#233;rour&#233;dan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.5.3578-3585.2006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665339v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bougard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe J. P. Delgenes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.113" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657999v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657637v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Paulou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Desmoutiers" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrelly" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841789v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00187.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589870v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677683v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-004-1726-z" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25E1D9634534E98237AD9CCB110513301362D9CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681291v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Snell-Castro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2004.11.016" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674789v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique K&#233;rour&#233;dan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672954v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olaizola" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675105v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chachkhiani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abzianidze" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Partskhaladze" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tsiklauri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675088v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etchebehere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabezas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muxi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674347v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renatto Moletta" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671097v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Errazquin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679835v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mounier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676976v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Errazquin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrandeguy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681884v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Moletta" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002530000529" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8FB929FB7946C63D32DF4812A3773BA4D5FDC7AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671752v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wagner" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678891v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691180v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695943v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juretschko" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dore" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690354v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Amundsen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687135v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695468v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zumstein" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habouzit" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684614v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696321v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894245v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686242v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685306v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Smith" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685153v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701304v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Taylor" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712057v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704210v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moretto" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duwat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713362v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sozhamann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gros" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704123v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sozhamannan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806181v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806106v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Bazart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731424v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Vieira Firmino Silva" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel-Leroux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806071v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836474v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221497v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806057v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604657v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buffet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daumoin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604659v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602164v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605996v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605317v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morizur" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Jaziri" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605463v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757369v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Dung Tran" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605462v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605995v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605823v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605771v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Askri" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599079v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labreuche" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598963v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Madhkour" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vasseur" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bras Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602464v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605829v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605827v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548865v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605325v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598942v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Buffet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605831v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750031v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Picard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605832v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605574v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benoist" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682835v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650019v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heddadj" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Communal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348874v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348897v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Communal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596575v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595573v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Est&#233;banez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654213v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594433v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dufourcq" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620670v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Capdeville" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635357v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594451v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754280v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion-Justine Capdeville" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595587v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596445v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755574v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595598v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593124v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577835v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marti" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourmelon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Caprais" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590754v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596652v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Sghir" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leblon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600890v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662046v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590213v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souef" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;duit" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589290v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J&#233;gou" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822911v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820768v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588278v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snell Castro" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588251v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Delg&#232;nes" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587094v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588265v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584251v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760638v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758870v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leclerc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768720v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769491v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769884v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767867v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765062v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768576v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837532v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767987v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838325v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Delgenes" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767933v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766034v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779460v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806158v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746001v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806160v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493150v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perr&#233;al" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gramusset" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Predhumeau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361137v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pr&#233;dhumeau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609222v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605768v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Tran" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605773v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605775v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbaye" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dieud&#233; Fauvel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597270v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Santellani" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capdevielle" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595641v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595592v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pardon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595590v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593015v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593123v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595800v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Est&#233;banez" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Juzan" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pernelle" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834291v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822939v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591710v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815928v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bru-Adan" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/sante_animale_eng/actions_et_projets/reseaux_et_programmes_transversaux/epidemiologie_et_risques_emergents/colloque_emergences_2006/detection_et_analyse_biologique/actualite_des_methodes_d_analyse_sans_a_priori_pour_l_etude_des_emergences" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848817v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596485v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697249v2" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon-Giraud" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruiz" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690422v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delclos" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690287v2" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605464v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605458v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arlabosse" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Phillippe Heran" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zemb." TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280877v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602482v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne R&#233;vaka" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604524v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593780v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591726v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588451v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baudez" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Berdague" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02588247v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04865949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Derkenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chatellard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.178224" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouza Haddouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Lebreton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Villegas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12020350" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831381v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Saoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vedrenne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Daumer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.135704" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03574579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Jaziri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.130772" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01549-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lhuissier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15134576" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ponthieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2021.2023222" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445747v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Degueurce" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Argence" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blondel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Bihan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01555-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609625v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farghaly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tawfik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1454512" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02880094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Fisgativa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcilhac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tr&#233;mier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.06.050" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Connan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moya Espinosa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bridoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.08.258" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDS216P5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771093v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabra Hemidouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Favier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-018-3684-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fisgativa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saoudi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.09.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Piveteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Daumer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.08.017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606051v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bureau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.11.058" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604853v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5082" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606365v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chapleur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.06.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603605v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mostafa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Dissouky" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fawzy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.05.072" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWK4JZMF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603411v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kalil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lendormi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Loussouarn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603395v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Guardia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.11.013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603396v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.01.041" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Druilhe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-014-9304-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599915v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ziebal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. de Macedo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rousset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guingand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dezat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jegou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1d9h-vq82" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601029v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mognol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12651" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599773v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pourcher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jadas H&#233;cart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cotinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873323v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;line" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Guen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.12.02" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.02.038" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVTKZ27R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348848v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Moraru" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jadas-H&#233;cart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2011.0313" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597494v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Diara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651413v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Combalbert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.11.074" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG5C8RPC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597169v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G&#233;vaudan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Godon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596968v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bellet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bernet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935489v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moraru" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597024v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681686v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teglia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.7.05" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645638v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.ME11264" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775879v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juzan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pernelle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.12" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597506v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jadas Hecart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597507v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kervarrec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595628v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sassi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.08.096" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHT7MKVD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594450v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593541v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint Cast" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.04.039" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7908DV1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01895-09" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504207v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrington" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burton" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.02.038" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594947v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Esteve" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poupot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mietton Peuchot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladan Milisic" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-009-0649-1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E78FB4B809808949B1556825D2649ED60712B42D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615442v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cresson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.04055.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594443v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Anceno" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouseau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Shipin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.02.045" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-370654BH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456129v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663755v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2006.11.043" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KHWPWR4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591052v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I.P. Volcke" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sanchez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Steyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590021v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruna" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590304v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vedrenne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659958v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Volcke" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sanchez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2008.08.013" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VH2T9QTL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659370v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brun" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poncet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2007.07.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90JSW5R6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590759v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loyon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657999v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Brug&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M. K&#233;rour&#233;dan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665339v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bougard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe J. P. Delgenes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2006.113" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588187v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.5.3578-3585.2006" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657637v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Paulou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Desmoutiers" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garrelly" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841789v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caumette" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le M&#233;nach" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2006.00187.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589870v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677683v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-004-1726-z" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/25E1D9634534E98237AD9CCB110513301362D9CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681291v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Snell-Castro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsec.2004.11.016" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674789v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique K&#233;rour&#233;dan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675105v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chachkhiani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Abzianidze" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Partskhaladze" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tsiklauri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672954v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olaizola" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675088v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etchebehere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabezas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muxi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671097v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Errazquin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674347v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renatto Moletta" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681884v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Moletta" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002530000529" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8FB929FB7946C63D32DF4812A3773BA4D5FDC7AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679835v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mounier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676976v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Errazquin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrandeguy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671752v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wagner" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678891v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691180v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695943v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juretschko" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dore" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690354v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Karoui" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Amundsen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695468v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Zumstein" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habouzit" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687135v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684614v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696321v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894245v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686242v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685306v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Smith" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685153v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701304v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Taylor" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712057v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704210v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Moretto" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duwat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713362v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sozhamann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gros" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704123v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sozhamannan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613108v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rabiller-Baudry" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613133v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806106v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Bazart" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806181v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806071v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731424v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Vieira Firmino Silva" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel-Leroux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836474v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221497v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826247v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806057v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604657v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buffet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daumoin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604659v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605317v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morizur" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Jaziri" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602164v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605996v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605463v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605995v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605823v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757369v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Dung Tran" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605462v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605771v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Askri" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laville" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605829v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602464v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599079v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labreuche" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598963v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Madhkour" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vasseur" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bras Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605827v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548865v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605325v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598942v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Buffet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605831v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750031v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Picard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605832v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605574v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benoist" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682835v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596575v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348897v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heddadj" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Communal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650019v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Communal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348874v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595573v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Est&#233;banez" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654213v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620670v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Capdeville" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594433v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dufourcq" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635357v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594451v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guiziou" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754280v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion-Justine Capdeville" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595587v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596445v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755574v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595598v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593124v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00577835v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marti" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gourmelon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Caprais" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600890v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596652v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Sghir" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leblon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590754v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662046v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590213v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souef" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;duit" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589290v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J&#233;gou" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822911v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820768v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588278v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snell Castro" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588251v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Delg&#232;nes" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587094v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588265v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584251v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760638v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758870v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leclerc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768720v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769491v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769884v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767867v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765062v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768576v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837532v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767987v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767933v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838325v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Delgenes" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766034v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779460v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221437v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746001v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806158v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806160v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493150v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perr&#233;al" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gramusset" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Predhumeau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361137v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pr&#233;dhumeau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609222v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605768v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Tran" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605775v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbaye" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dieud&#233; Fauvel" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605773v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597270v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Santellani" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capdevielle" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595641v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595590v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pardon" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595592v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593015v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593123v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595800v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Est&#233;banez" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Juzan" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pernelle" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834291v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822939v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591710v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815928v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bru-Adan" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/sante_animale_eng/actions_et_projets/reseaux_et_programmes_transversaux/epidemiologie_et_risques_emergents/colloque_emergences_2006/detection_et_analyse_biologique/actualite_des_methodes_d_analyse_sans_a_priori_pour_l_etude_des_emergences" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848817v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596485v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697249v2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hamon-Giraud" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mataigne" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruiz" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Cunff" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126469v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mercier-Bonin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurine Akoueson" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127243v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690422v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delclos" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690287v2" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605464v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605458v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arlabosse" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Phillippe Heran" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zemb." TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148748v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Aubry" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602482v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne R&#233;vaka" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280877v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604524v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593780v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591726v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588451v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Baudez" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Berdague" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02588247v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>