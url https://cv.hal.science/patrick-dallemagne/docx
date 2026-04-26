--- v0 (2026-03-15)
+++ v1 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Dallemagne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence from a mouse model supports repurposing an anti-asthmatic drug, bambuterol, against Alzheimer’s disease by administration through an intranasal route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Curel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Malzert-Fréon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.155. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-07599-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting together cholinesterases and serotonin reuptake against Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77 (10), pp.1303-1318. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jpp/rgaf041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMT-ciliary signaling in quasi-mesenchymal-stem-like cells drives therapeutic resistance and is a druggable vulnerability in triple-negative breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore M M Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.2536-2561. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44321-025-00289-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing neuropathy and improving anticancer chemotherapy with a carbazole-based compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Pero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (44), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adw6328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Breast Cancer Properties and In Vivo Safety Profile of a Bis-Carbazole Derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ceramella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camillo Rosano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Iacopetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iméne Ben Toumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Chekir-Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (4), pp.415. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics17040415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Pleiotropic TrkB and 5-HT4 Receptor Ligands as Neuroprotective Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjana Antonijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despoina Charou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Curel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Valcarcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (2), pp.515. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29020515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, in vitro and in vivo biological evaluation of novel dual compounds targeting both acetylcholinesterase and serotonergic 5-HT4 receptors with potential interest in the treatment of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lalut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 280, pp.116975. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2024.116975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and interest in medicinal chemistry of β-phenylalanine derivatives (β-PAD): an update (2010–2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rémondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (11), pp.1147-1162. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17568919.2024.2347063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic microfluidic single-cell screening identifies pheno-tuning compounds to potentiate tuberculosis therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mistretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mena Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenn Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Kornobis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.4175. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-48269-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel inhibitor of the mitochondrial respiratory complex I with uncoupling properties exerts potent antitumor activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Al Assi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Posty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (5), pp.311. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41419-024-06668-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3-Symmetric Ligands in Drug Design: When the Target Controls the Aesthetics of the Drug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjana Antonijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (2), pp.679. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28020679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Framework of the Design of Pleiotropic Drugs against Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (10), pp.2382. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics15102382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biginelli Reaction Synthesis of Novel Multitarget-Directed Ligands with Ca2+ Channel Blocking Ability, Cholinesterase Inhibition, Antioxidant Capacity, and Nrf2 Activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Simakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Maj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28010071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in prodrug design for Alzheimer’s disease: the state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Travers--Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (4), pp.325-341. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17460441.2022.2031972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminothiaindanone as an Accessible Scaffold for a Three-Point Chemical Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Zipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lalut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopková-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (20), pp.3799-3814. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1523-1409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desirable drug–drug interactions or when a matter of concern becomes a renewed therapeutic strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dreneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Willand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Discovery Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (2), pp.315-328. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drudis.2020.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleiotropic prodrugs: Design of a dual butyrylcholinesterase inhibitor and 5-HT6 receptor antagonist with therapeutic interest in Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Toublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lalut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.113059. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.113059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Synthesis of Racemic Trans Propargylamino-Donepezil, a Pleiotrope Agent Able to Both Inhibit AChE and MAO-B, with Potential Interest against Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (1), pp.80. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26010080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-HT4R modulators: a patent landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Patent Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), pp.179-181. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4155/ppa-2021-0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Targeted Nanoemulsions for Repurposing of Tegaserod in Alzheimer’s Disease Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Verdié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.1626. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13101626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Novel Potential Pleiotropic Compounds of Interest in Alzheimer’s Disease Treatment through Rigidification Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopková-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (9), pp.2536. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26092536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication of Equine arteritis virus is efficiently suppressed by purine and pyrimidine biosynthesis inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Carlos Valle-Casuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Martin-Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.10100. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-66944-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02888514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donecopride, a Swiss army knife with potential interest against Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Giannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 177 (9), pp.1988-2005. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bph.14964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic modulators of the serotonin 5-HT4 receptor: a patent review (2014-present)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Claeysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Opinion on Therapeutic Patents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (7), pp.495-508. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13543776.2020.1767587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug repositioning: a brief overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (9), pp.1145-1151. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jphp.13273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenanthrolinic analogs of quinolones show antibacterial activity against M. tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songuigama Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mena Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahama Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V Buchieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 207, pp.112821. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03261309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of novel benzisoxazole derivatives with acetylcholinesterase inhibitory and serotoninergic 5-HT4 receptors activities for the treatment of Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lalut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.3014. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-59805-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of potential antiviral molecules against equid herpesvirus-1 using cellular impedance measurement: dataset of 2,891 compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Munier-Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.106492. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacotechnical Development of a Nasal Drug Delivery Composite Nanosystem Intended for Alzheimer’s Disease Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Adnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corvaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.251. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics12030251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Antagonistic Microtubule Targeting Drugs Act Synergistically to Kill Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauralie Peronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (8), pp.2196. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12082196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel in vivo Anti-amnesic Agent, Specially Designed to Express Both Acetylcholinesterase (AChE) Inhibitory, Serotonergic Subtype 4 Receptor (5-HT4R) Agonist and Serotonergic Subtype 6 Receptor (5-HT6R) Inverse Agonist Activities, With a Potential Interest Against Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.148. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2019.00148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibiting Acetylcholinesterase to Activate Pleiotropic Prodrugs with Therapeutic Interest in Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Toublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lalut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (15), pp.2786. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24152786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and evaluation of antiviral compounds against Equid alpha-herpesviruses using an impedance-based cellular assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 526, pp.105-116. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26th Annual GP2A Medicinal Chemistry Conference & 32nd Journées Franco-Belges de Pharmacochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.73. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12020073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel multitarget-directed ligands targeting acetylcholinesterase and σ1 receptors as lead compounds for treatment of Alzheimer's disease: Synthesis, evaluation, and structural characterization of their complexes with acetylcholinesterase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lalut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Karila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 162, pp.234-248. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.10.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New piperazine multi-effect drugs prevent neurofibrillary degeneration and amyloid deposition, and preserve memory in animal models of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vingtdeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, p.217-233. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2019.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02350071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical screen identifies two novel small compounds that alter Arabidopsis thaliana pollen tube growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdousse Laggoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Dardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dehors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Falconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.152. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-019-1743-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel multi target-directed ligands targeting 5-HT4 receptors with in cellulo antioxidant properties as promising leads in Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Liparulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 182, pp.111596. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.111596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 52 nd International Conference on Medicinal Chemistry (RICT 2016) of the French Medicinal Chemistry Society (SCT) Held in Caen (Normandy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos Sapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Van hijfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (12), pp.862-871. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.201700336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifaceted properties of 1,4-dimethylcarbazoles: Focus on trimethoxybenzamide and trimethoxyphenylurea derivatives as novel human topoisomerase II inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Iacopetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camillo Rosano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Puoci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortensia Ilaria Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Saturnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.263-272. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejps.2016.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzylphenylpyrrolizinones with Anti-amyloid and Radical Scavenging Effects, Potentially Useful in Alzheimer's Disease Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Since</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïla El kihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corvaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (12), pp.913-916. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.201700102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating 5-HT 4 and 5-HT 6 receptors in Alzheimer’s disease treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lalut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Karila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (8), pp.781-795. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4155/fmc-2017-0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-(Dipropylamino)-5-hydroxybenzofuro[2,3-f]quinazolin-1(2H)-one (DPA-HBFQ-1) plays an inhibitory role on breast cancer cell growth and progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Iacopetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stefania Sinicropi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107, pp.275-287. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, synthesis, and pharmacological evaluation of multitarget-directed ligands with both serotonergic subtype 4 receptor (5-HT 4 R) partial agonist and 5-HT 6 R antagonist activities, as potential treatment of Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ballandonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.283-293. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel benzylidenephenylpyrrolizinones with pleiotropic activities potentially useful in Alzheimer's disease treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Since</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïla El Kihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corvaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114, pp.365-379. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of novel serotonin 4 receptor radiotracers for single photon emission computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lalut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corvaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.90-101. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.03.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic activation of 5-HT4 receptors or blockade of 5-HT6 receptors improve memory performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quiedeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie da Silva Costa-Aze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Nee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 293, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2015.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic Potential of 5-HT 6 Receptor Agonists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Karila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (20), pp.7901-7912. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5b00179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of new thienopyrimidinone derivatives displaying antimalarial properties toward both erythrocytic and hepatic stages of Plasmodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.16-28. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Multitarget-Directed Ligands (MTDLs) with Acetylcholinesterase (AChE) Inhibitory and Serotonergic Subtype 4 Receptor (5-HT 4 R) Agonist Activities As Potential Agents against Alzheimer’s Disease: The Design of Donecopride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Giannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (7), pp.3172-3187. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5b00115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indenopyrazole oxime ethers: Synthesis and β1-adrenergic blocking activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaso Angelone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Caputa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.672-681. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Phenanthroindolizidine and Phenanthroquinolizidine Derivatives with Anticancer Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fatima Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anti-Cancer Agents in Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (9), pp.1080-1091. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1871520615666150520143600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6-Sulfonylbenzothiazolones as potential scaffolds for the design of 5-HT6 ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emmanuel Larchanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ultré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Broc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ballandonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Furman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.807-817. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and in vitro evaluation of 4-trichloromethylpyrrolo[1,2-a]quinoxalines as new antiplasmodial agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Primas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 83, pp.26-35. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of donecopride, a dual serotonin subtype 4 receptor agonist/acetylcholinesterase inhibitor with potential interest for Alzheimer's disease treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hedou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Giannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (36), pp.E3825--30. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1410315111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800439v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of cytotoxic activities of new guanidines derived from carbazoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stefania Sinicropi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El-Kashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Saturnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp.467-72. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2013.12.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR22388, a novel anti-cancer agent with a strong FLT-3 ITD kinase affinity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cresteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Perri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 331 (1), pp.92-8. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canlet.2012.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, synthesis and biological evaluation of novel indano- and thiaindano-pyrazoles with potential interest for Alzheimer's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ballandonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedChemComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.925-931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unusual boron tribromide-mediated, one-pot bromination/cyclization reaction. Application to the synthesis of a highly strained cyclopenta[1,3]cyclopropa[1,2-b]pyrrolizin-8-one.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (9), pp.1133-1136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tripentones: A Promising Series of Potent Anti-Cancer Agents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anti-Cancer Agents in Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.313-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-substituted piperazinopyridylsteroid derivatives as abiraterone analogues inhibit growth and induce pro-apoptosis in human hormone-independent prostate cancer cell lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shozeb Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Sgobba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Biology and Drug Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82 (5), pp.620-629. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cbdd.1219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effect of acetylcholinesterase inhibition (donepezil) and 5-HT(4) receptor activation (RS67333) on object recognition in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quiedeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Nee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 230 (1), pp.304-8. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2012.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of dual AChE/5-HT4 receptor multi-target directed ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Butt-Gueulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ballandonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedChemComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (5), pp.627. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2md20063e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effect of acetylcholinesterase inhibition (donepezil) and 5-HT4 receptor activation (RS67333) on object recognition in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quiedeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Nee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 230 (1), pp.304-308. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2012.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel 7-oxo and 7-hydroxy trifluoroallocolchicinoids with cytotoxic effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (8), pp.2614-2623. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2012.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of dual AChE/5-HT4 receptor multi-target directed ligands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Butt-Gueulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ballandonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedChemComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.627-634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot synthesis of new aza- and diaza-aminopenanthrenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Yougnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (32), pp.5806-5810. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2011.05.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First and mild synthesis of fluorene-9-malonic acid and some substituted derivatives via the intramolecular hydroarylation of 2-phenylbenzylidenemalonic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (14), pp.2548-2554. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2011.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot synthesis of novel poly-substituted phenanthrenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Yougnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (15), pp.2803-2808. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2010.02.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intramolecular Cyclisation of &#946;-Aryl-&#946;-Amino Acids in the Design of Novel Heterocyclic Systems with Therapeutic Interest: An Unfailing Source of Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (35), pp.4342-4369. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/092986710793361261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Screening Discovery of New Acetylcholinesterase Inhibitors Issued from CERMN Chemical Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Agondanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (3), pp.422-428. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ci900491t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenative desulphurization of thienopyrrolizinones: An easy and selective access to (Z)-phenethylidenepyrrolizinones with in vitro cytotoxic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Perri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cresteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (3), pp.1146-1150. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2009.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, reactivity and biological evaluation of novel halogenated tripentones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Perri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cresteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (22), pp.7783-8. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2009.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Biological Evaluation of Thienopyrrolizines, a New Family of CDK/GSK-3 Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lisowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lepailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (6), pp.585-593. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14756360400004565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new dipyrrolo- and furopyrrolopyrazinones related to tripentones and their biological evaluation as potential kinases (CDKs1-5, GSK-3) inhibitors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nghia Vu Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2008.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new 4-[2-(alkylamino) ethylthio]pyrrolo[1,2-a]quinoxaline and 5-[2-(alkylamino) ethylthio]pyrrolo[1,2-a]thieno[3,2-e]pyrazine derivatives, as potential bacterial multidrug resistance pump inhibitors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vidaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (5), pp.620-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Antimalarial Activity, and Molecular Modeling of New Pyrrolo[1,2- a ]quinoxalines, Bispyrrolo[1,2- a ]quinoxalines, Bispyrido[3,2- e ]pyrrolo[1,2- a ]pyrazines, and Bispyrrolo[1,2- a ]thieno[3,2- e ]pyrazines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Labaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (8), pp.1997-2009. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm0310840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02867477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrrolothieno[1,4]diazepines. Part V. Study of their chemical reactivity and first synthesis of oxazino[4,3- c ]pyrrolo[1,2- a ]thieno[2,3- f ] [1,4]diazepines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 34 (4), pp.1219-1225. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570340420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug library screening for putative antiviral compounds'discovery against equine arteritis virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjana Antonijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Sep 2024, Deauville, France. pp.56-57 (n°83), </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick-borne encephalitis virus-infected human neuronal/glial cells identify antiviral drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Huard de Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazigh Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Interdisciplinaire de chimiothérapie anti-infectieuse (RICAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Huard de Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazigh Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Meeting of Viral Zoonoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Huard de Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Antiviral Research (ISAR), Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Huard de Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Huard de Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES (JSDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSES, Oct 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two- and three-dimensional in vitro models for investigating TBEV-induced neuropathogenesis and discovering therapeutic drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazigh Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Huard de Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Tiques et Maladies à Tiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe "Tiques et Maladies à Tiques" (TMT), Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réplication du virus de l'artérite équine est efficacement supprimée par les inhibiteurs de la biosynthèse des purines et des pyrimidines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Valle-Casuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Munier-Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses (JSDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anses, Oct 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Huard de Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifiques du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE (Département de Santé Animale), Oct 2022, Aglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral compounds against equid herpesvirus‐1 using Real‐Time Cell Analysis: screening of 2,891 molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.83_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a high‐throughput screening assay to identify equine virus arteritis replication inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.63-64, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.95_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel arsenal thérapeutique contre la rhinopneumonie équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Le Pin au Haras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a high- throughput cell-based assay to determine anti-equine arteritis virus properties of chemical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification &amp; characterization of a new series of CHK1 inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Pillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Rozié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Calsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 2 Workshop - Genome dynamics and expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification & characterization of a new series of CHK1 inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Pillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Rozié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Calsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA replication and replication stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral strategies in equines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.97-98 (n°159)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacokinetic and safety of a novel pleiotropic compound in C57BL/6J mice with potential therapeutic interest in Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lahogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Largilliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Nee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling SARS-COV2-infected central nervous system using human neuronal/glial cells to identify antiviral drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Ahnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Salomón López-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling SARS-COV2-infected central nervous system using human neuronal/glial cells to identify antiviral drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Ahnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Salomón López-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies antivirales : de la recherche à clinique - New antiviral strategies: form bench to bedside.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Huard de Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling SARS-COV2-infected central nervous system using human neuronal-glial cells to identify antirviral drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Ahnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Salomón López-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and validation of a novel DDR inhibitor provides novel insights into the mechanisms of resistance to Chk1 inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Rozié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Pillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Calsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the French 3R meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Presqu'ile de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and validation of a novel DDR inhibitor provides novel insights into the mechanisms of resistance to Chk1 inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Pillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Rozié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Calsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA replication and replicative stress : from fundamental mechanisms to cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purine and pyrimidine biosynthesis inhibitors efficiently suppress equine arteritis virus replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Carlos Valle-Casuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. Equine veterinary journal, 53 (S56), pp.64-65, 2021, Special Issue: Abstracts of the 11th International Equine Infectious Diseases Conference. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.97_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a nasal drug delivery composite nanosystem for Alzheimer’s desease treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnet Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pluart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée normande de recherche biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual screening search for HIF-2alpha selective inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Belkhacem-Bouricha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bordji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroiazzo R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICT 2016 International conference on medicinal chemistry, 52èmes Rencontres Internationales de Chimie Thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2,5-Dimethoxytetrahydrofuran, first update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, pp.2012, 2012, 9780471936237. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/047084289X.rd289.pub2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxphos inhibitors for use in the treatment of b-cell lymphoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cordier-Bussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023194601A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivés du m-Gaïacol, leur préparation et leurs utilisations en tant que biocides, notamment en tant qu’antibactériens ou désinfectants. Brevet Français LABÉO-CERMN (Université de Caen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: F073100004/FR/BN, INPI N°1856125. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetylcholinesterase Inhibitor Compounds and 5ht4 Serotonergic Receptor Agonists, with Promnesia Effect, Methods for the Preparation Thereof and Pharmaceutical Compositions Containing Same</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Freret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2014195593 (A2). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-Aza-2-alkyl-6-aryl-cycloalkanes usefull as memory enhancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1050530 (A1). 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId423"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrick Dallemagne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to novel potent pleiotropic prodrugs, targeting both butyrylcholinesterase and serotonin reuptake, with anti-amnesic activities in Alzheimer's disease model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Travers--Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Crouzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjana Antonijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Toublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 307, pp.118670. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2026.118670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyfunctionalized N-Arylsulfonyl Indoles: Identification of (E)-N-Hydroxy-3-{3-[(5-(3-(piperidin-1-yl)propoxy]-1H-indol-1-yl)sulfonyl]phenyl}acrylamide (MTP150) for the Epigenetic-based Therapy of Parkinson’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Toledano-Pinedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Porro-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Schäker-Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diez-Iriepa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Iriepa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27 (7), pp.3135. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms27073135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient step-by-step approach to select pleiotropic drug candidates against Alzheimer's disease: The discovery of neocopride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Culley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Curel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 110 (4), pp.1654-1666. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13872877261424925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting together cholinesterases and serotonin reuptake against Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 77 (10), pp.1303-1318. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jpp/rgaf041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence from a mouse model supports repurposing an anti-asthmatic drug, bambuterol, against Alzheimer’s disease by administration through an intranasal route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Curel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Malzert-Fréon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.155. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-07599-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMT-ciliary signaling in quasi-mesenchymal-stem-like cells drives therapeutic resistance and is a druggable vulnerability in triple-negative breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore M M Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17, pp.2536-2561. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44321-025-00289-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing neuropathy and improving anticancer chemotherapy with a carbazole-based compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Pero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balayssac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (44), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adw6328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Breast Cancer Properties and In Vivo Safety Profile of a Bis-Carbazole Derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ceramella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camillo Rosano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Iacopetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iméne Ben Toumia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Chekir-Ghedira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (4), pp.415. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics17040415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel inhibitor of the mitochondrial respiratory complex I with uncoupling properties exerts potent antitumor activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Al Assi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Posty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Chebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (5), pp.311. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41419-024-06668-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic microfluidic single-cell screening identifies pheno-tuning compounds to potentiate tuberculosis therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mistretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mena Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenn Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Kornobis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.4175. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-48269-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Pleiotropic TrkB and 5-HT4 Receptor Ligands as Neuroprotective Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjana Antonijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despoina Charou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Curel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Valcarcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (2), pp.515. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29020515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, in vitro and in vivo biological evaluation of novel dual compounds targeting both acetylcholinesterase and serotonergic 5-HT4 receptors with potential interest in the treatment of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lalut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 280, pp.116975. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2024.116975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and interest in medicinal chemistry of β-phenylalanine derivatives (β-PAD): an update (2010–2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rémondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (11), pp.1147-1162. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17568919.2024.2347063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3-Symmetric Ligands in Drug Design: When the Target Controls the Aesthetics of the Drug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjana Antonijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (2), pp.679. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28020679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Framework of the Design of Pleiotropic Drugs against Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (10), pp.2382. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics15102382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biginelli Reaction Synthesis of Novel Multitarget-Directed Ligands with Ca2+ Channel Blocking Ability, Cholinesterase Inhibition, Antioxidant Capacity, and Nrf2 Activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Simakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Maj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28010071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in prodrug design for Alzheimer’s disease: the state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Travers--Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Mignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (4), pp.325-341. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17460441.2022.2031972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Novel Potential Pleiotropic Compounds of Interest in Alzheimer’s Disease Treatment through Rigidification Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopková-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (9), pp.2536. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26092536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Targeted Nanoemulsions for Repurposing of Tegaserod in Alzheimer’s Disease Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Verdié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.1626. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13101626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminothiaindanone as an Accessible Scaffold for a Three-Point Chemical Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Zipfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lalut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopková-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (20), pp.3799-3814. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1523-1409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desirable drug–drug interactions or when a matter of concern becomes a renewed therapeutic strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dreneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Willand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Discovery Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (2), pp.315-328. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drudis.2020.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleiotropic prodrugs: Design of a dual butyrylcholinesterase inhibitor and 5-HT6 receptor antagonist with therapeutic interest in Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Toublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lalut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210, pp.113059. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.113059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Synthesis of Racemic Trans Propargylamino-Donepezil, a Pleiotrope Agent Able to Both Inhibit AChE and MAO-B, with Potential Interest against Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (1), pp.80. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26010080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-HT4R modulators: a patent landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Patent Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), pp.179-181. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4155/ppa-2021-0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donecopride, a Swiss army knife with potential interest against Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Giannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 177 (9), pp.1988-2005. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bph.14964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication of Equine arteritis virus is efficiently suppressed by purine and pyrimidine biosynthesis inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Carlos Valle-Casuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Martin-Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.10100. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-66944-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02888514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic modulators of the serotonin 5-HT4 receptor: a patent review (2014-present)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Claeysen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Opinion on Therapeutic Patents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (7), pp.495-508. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13543776.2020.1767587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug repositioning: a brief overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72 (9), pp.1145-1151. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jphp.13273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenanthrolinic analogs of quinolones show antibacterial activity against M. tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songuigama Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mena Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahama Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria V Buchieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 207, pp.112821. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03261309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of novel benzisoxazole derivatives with acetylcholinesterase inhibitory and serotoninergic 5-HT4 receptors activities for the treatment of Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lalut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.3014. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-59805-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of potential antiviral molecules against equid herpesvirus-1 using cellular impedance measurement: dataset of 2,891 compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Munier-Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.106492. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Antagonistic Microtubule Targeting Drugs Act Synergistically to Kill Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauralie Peronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (8), pp.2196. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12082196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacotechnical Development of a Nasal Drug Delivery Composite Nanosystem Intended for Alzheimer’s Disease Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Adnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corvaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.251. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics12030251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel multi target-directed ligands targeting 5-HT4 receptors with in cellulo antioxidant properties as promising leads in Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Liparulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 182, pp.111596. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.111596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel in vivo Anti-amnesic Agent, Specially Designed to Express Both Acetylcholinesterase (AChE) Inhibitory, Serotonergic Subtype 4 Receptor (5-HT4R) Agonist and Serotonergic Subtype 6 Receptor (5-HT6R) Inverse Agonist Activities, With a Potential Interest Against Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.148. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2019.00148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibiting Acetylcholinesterase to Activate Pleiotropic Prodrugs with Therapeutic Interest in Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Toublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lalut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Hatat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (15), pp.2786. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24152786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26th Annual GP2A Medicinal Chemistry Conference & 32nd Journées Franco-Belges de Pharmacochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.73. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12020073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and evaluation of antiviral compounds against Equid alpha-herpesviruses using an impedance-based cellular assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 526, pp.105-116. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel multitarget-directed ligands targeting acetylcholinesterase and σ1 receptors as lead compounds for treatment of Alzheimer's disease: Synthesis, evaluation, and structural characterization of their complexes with acetylcholinesterase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lalut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Karila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 162, pp.234-248. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.10.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New piperazine multi-effect drugs prevent neurofibrillary degeneration and amyloid deposition, and preserve memory in animal models of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vingtdeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Eddarkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurobiology of Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, p.217-233. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbd.2019.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02350071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical screen identifies two novel small compounds that alter Arabidopsis thaliana pollen tube growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdousse Laggoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Dardelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Dehors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Falconet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.152. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12870-019-1743-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 52 nd International Conference on Medicinal Chemistry (RICT 2016) of the French Medicinal Chemistry Society (SCT) Held in Caen (Normandy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janos Sapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Van hijfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (12), pp.862-871. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.201700336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifaceted properties of 1,4-dimethylcarbazoles: Focus on trimethoxybenzamide and trimethoxyphenylurea derivatives as novel human topoisomerase II inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Iacopetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camillo Rosano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Puoci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortensia Ilaria Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Saturnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.263-272. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejps.2016.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzylphenylpyrrolizinones with Anti-amyloid and Radical Scavenging Effects, Potentially Useful in Alzheimer's Disease Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Since</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïla El kihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corvaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (12), pp.913-916. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.201700102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating 5-HT 4 and 5-HT 6 receptors in Alzheimer’s disease treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lalut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Karila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (8), pp.781-795. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4155/fmc-2017-0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of novel serotonin 4 receptor radiotracers for single photon emission computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lalut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corvaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116, pp.90-101. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.03.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-(Dipropylamino)-5-hydroxybenzofuro[2,3-f]quinazolin-1(2H)-one (DPA-HBFQ-1) plays an inhibitory role on breast cancer cell growth and progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Iacopetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stefania Sinicropi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107, pp.275-287. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, synthesis, and pharmacological evaluation of multitarget-directed ligands with both serotonergic subtype 4 receptor (5-HT 4 R) partial agonist and 5-HT 6 R antagonist activities, as potential treatment of Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ballandonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.283-293. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.05.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel benzylidenephenylpyrrolizinones with pleiotropic activities potentially useful in Alzheimer's disease treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Since</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïla El Kihel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corvaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114, pp.365-379. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6-Sulfonylbenzothiazolones as potential scaffolds for the design of 5-HT6 ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Emmanuel Larchanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ultré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Broc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ballandonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Furman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.807-817. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic activation of 5-HT4 receptors or blockade of 5-HT6 receptors improve memory performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quiedeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie da Silva Costa-Aze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Nee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 293, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2015.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic Potential of 5-HT 6 Receptor Agonists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Karila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (20), pp.7901-7912. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5b00179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of new thienopyrimidinone derivatives displaying antimalarial properties toward both erythrocytic and hepatic stages of Plasmodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.16-28. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indenopyrazole oxime ethers: Synthesis and β1-adrenergic blocking activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaso Angelone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Caputa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.672-681. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Multitarget-Directed Ligands (MTDLs) with Acetylcholinesterase (AChE) Inhibitory and Serotonergic Subtype 4 Receptor (5-HT 4 R) Agonist Activities As Potential Agents against Alzheimer’s Disease: The Design of Donecopride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Giannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (7), pp.3172-3187. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5b00115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Advances in Phenanthroindolizidine and Phenanthroquinolizidine Derivatives with Anticancer Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fatima Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anti-Cancer Agents in Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (9), pp.1080-1091. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1871520615666150520143600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and in vitro evaluation of 4-trichloromethylpyrrolo[1,2-a]quinoxalines as new antiplasmodial agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Primas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 83, pp.26-35. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of donecopride, a dual serotonin subtype 4 receptor agonist/acetylcholinesterase inhibitor with potential interest for Alzheimer's disease treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hedou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Giannoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (36), pp.E3825--30. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1410315111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800439v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of cytotoxic activities of new guanidines derived from carbazoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Caruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Stefania Sinicropi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El-Kashef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Saturnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (2), pp.467-72. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2013.12.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-substituted piperazinopyridylsteroid derivatives as abiraterone analogues inhibit growth and induce pro-apoptosis in human hormone-independent prostate cancer cell lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shozeb Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Sgobba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Biology and Drug Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 82 (5), pp.620-629. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cbdd.1219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR22388, a novel anti-cancer agent with a strong FLT-3 ITD kinase affinity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cresteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Perri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 331 (1), pp.92-8. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canlet.2012.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, synthesis and biological evaluation of novel indano- and thiaindano-pyrazoles with potential interest for Alzheimer's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ballandonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedChemComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.925-931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unusual boron tribromide-mediated, one-pot bromination/cyclization reaction. Application to the synthesis of a highly strained cyclopenta[1,3]cyclopropa[1,2-b]pyrrolizin-8-one.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (9), pp.1133-1136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tripentones: A Promising Series of Potent Anti-Cancer Agents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anti-Cancer Agents in Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.313-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of dual AChE/5-HT4 receptor multi-target directed ligands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Butt-Gueulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ballandonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedChemComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.627-634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effect of acetylcholinesterase inhibition (donepezil) and 5-HT(4) receptor activation (RS67333) on object recognition in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quiedeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Nee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 230 (1), pp.304-8. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2012.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of dual AChE/5-HT4 receptor multi-target directed ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Butt-Gueulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ballandonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedChemComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (5), pp.627. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2md20063e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effect of acetylcholinesterase inhibition (donepezil) and 5-HT4 receptor activation (RS67333) on object recognition in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quiedeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Nee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 230 (1), pp.304-308. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2012.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel 7-oxo and 7-hydroxy trifluoroallocolchicinoids with cytotoxic effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (8), pp.2614-2623. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2012.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First and mild synthesis of fluorene-9-malonic acid and some substituted derivatives via the intramolecular hydroarylation of 2-phenylbenzylidenemalonic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (14), pp.2548-2554. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2011.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot synthesis of new aza- and diaza-aminopenanthrenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Yougnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 67 (32), pp.5806-5810. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2011.05.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenative desulphurization of thienopyrrolizinones: An easy and selective access to (Z)-phenethylidenepyrrolizinones with in vitro cytotoxic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Perri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cresteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (3), pp.1146-1150. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2009.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot synthesis of novel poly-substituted phenanthrenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigue Yougnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (15), pp.2803-2808. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2010.02.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intramolecular Cyclisation of &#946;-Aryl-&#946;-Amino Acids in the Design of Novel Heterocyclic Systems with Therapeutic Interest: An Unfailing Source of Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (35), pp.4342-4369. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/092986710793361261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Screening Discovery of New Acetylcholinesterase Inhibitors Issued from CERMN Chemical Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Agondanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (3), pp.422-428. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ci900491t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, reactivity and biological evaluation of novel halogenated tripentones.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Perri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cresteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (22), pp.7783-8. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2009.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Biological Evaluation of Thienopyrrolizines, a New Family of CDK/GSK-3 Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lisowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lepailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (6), pp.585-593. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14756360400004565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new dipyrrolo- and furopyrrolopyrazinones related to tripentones and their biological evaluation as potential kinases (CDKs1-5, GSK-3) inhibitors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nghia Vu Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2008.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of new 4-[2-(alkylamino) ethylthio]pyrrolo[1,2-a]quinoxaline and 5-[2-(alkylamino) ethylthio]pyrrolo[1,2-a]thieno[3,2-e]pyrazine derivatives, as potential bacterial multidrug resistance pump inhibitors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vidaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (5), pp.620-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Antimalarial Activity, and Molecular Modeling of New Pyrrolo[1,2- a ]quinoxalines, Bispyrrolo[1,2- a ]quinoxalines, Bispyrido[3,2- e ]pyrrolo[1,2- a ]pyrazines, and Bispyrrolo[1,2- a ]thieno[3,2- e ]pyrazines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Labaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 47 (8), pp.1997-2009. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm0310840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02867477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrrolothieno[1,4]diazepines. Part V. Study of their chemical reactivity and first synthesis of oxazino[4,3- c ]pyrrolo[1,2- a ]thieno[2,3- f ] [1,4]diazepines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 34 (4), pp.1219-1225. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.5570340420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug library screening for putative antiviral compounds'discovery against equine arteritis virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pocheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjana Antonijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lecouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Sep 2024, Deauville, France. pp.56-57 (n°83), </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick-borne encephalitis virus-infected human neuronal/glial cells identify antiviral drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Huard de Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazigh Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Interdisciplinaire de chimiothérapie anti-infectieuse (RICAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Huard de Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazigh Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Meeting of Viral Zoonoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Huard de Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Antiviral Research (ISAR), Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Huard de Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Huard de Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'ANSES (JSDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSES, Oct 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two- and three-dimensional in vitro models for investigating TBEV-induced neuropathogenesis and discovering therapeutic drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazigh Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Huard de Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Tiques et Maladies à Tiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe "Tiques et Maladies à Tiques" (TMT), Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réplication du virus de l'artérite équine est efficacement supprimée par les inhibiteurs de la biosynthèse des purines et des pyrimidines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Valle-Casuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Munier-Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses (JSDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anses, Oct 2022, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04571182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Huard de Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifiques du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE (Département de Santé Animale), Oct 2022, Aglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral compounds against equid herpesvirus‐1 using Real‐Time Cell Analysis: screening of 2,891 molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.83_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a high‐throughput screening assay to identify equine virus arteritis replication inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.63-64, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.95_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel arsenal thérapeutique contre la rhinopneumonie équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Le Pin au Haras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a high- throughput cell-based assay to determine anti-equine arteritis virus properties of chemical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral strategies in equines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.97-98 (n°159)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacokinetic and safety of a novel pleiotropic compound in C57BL/6J mice with potential therapeutic interest in Alzheimer’s disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lahogue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Largilliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Nee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lagadu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification & characterization of a new series of CHK1 inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Pillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Rozié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Calsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA replication and replication stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification &amp; characterization of a new series of CHK1 inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Pillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Rozié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Calsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axe 2 Workshop - Genome dynamics and expression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling SARS-COV2-infected central nervous system using human neuronal/glial cells to identify antiviral drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Ahnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Salomón López-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tick-Borne Encephalitis Virus-infected human neuronal/glial cells identify antiviral drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Huard de Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Cochet-Bernoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling SARS-COV2-infected central nervous system using human neuronal/glial cells to identify antiviral drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Ahnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Salomón López-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies antivirales : de la recherche à clinique - New antiviral strategies: form bench to bedside.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling SARS-COV2-infected central nervous system using human neuronal-glial cells to identify antirviral drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Ahnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Salomón López-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and validation of a novel DDR inhibitor provides novel insights into the mechanisms of resistance to Chk1 inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Pillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Rozié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Calsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA replication and replicative stress : from fundamental mechanisms to cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and validation of a novel DDR inhibitor provides novel insights into the mechanisms of resistance to Chk1 inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Rozié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Pillaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Calsou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the French 3R meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Presqu'ile de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purine and pyrimidine biosynthesis inhibitors efficiently suppress equine arteritis virus replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Carlos Valle-Casuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. Equine veterinary journal, 53 (S56), pp.64-65, 2021, Special Issue: Abstracts of the 11th International Equine Infectious Diseases Conference. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.97_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a nasal drug delivery composite nanosystem for Alzheimer’s desease treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnet Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pluart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée normande de recherche biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual screening search for HIF-2alpha selective inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Belkhacem-Bouricha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bordji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroiazzo R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICT 2016 International conference on medicinal chemistry, 52èmes Rencontres Internationales de Chimie Thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2,5-Dimethoxytetrahydrofuran, first update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Wiley &amp; Sons, pp.2012, 2012, 9780471936237. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/047084289X.rd289.pub2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxphos inhibitors for use in the treatment of b-cell lymphoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cordier-Bussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Yahiaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023194601A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivés du m-Gaïacol, leur préparation et leurs utilisations en tant que biocides, notamment en tant qu’antibactériens ou désinfectants. Brevet Français LABÉO-CERMN (Université de Caen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: F073100004/FR/BN, INPI N°1856125. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetylcholinesterase Inhibitor Compounds and 5ht4 Serotonergic Receptor Agonists, with Promnesia Effect, Methods for the Preparation Thereof and Pharmaceutical Compositions Containing Same</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lecoutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Freret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2014195593 (A2). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-Aza-2-alkyl-6-aryl-cycloalkanes usefull as memory enhancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1050530 (A1). 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId437"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzert-Fr&#233;on" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line S&#233;guy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bento" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07599-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiselin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecoutey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpp/rgaf041" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232679v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tessier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Derrien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore M M Dupuy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pel&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Moquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00289-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bosc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Pero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquemot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Allard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adw6328" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014835v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ceramella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Rosano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Iacopetta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#233;ne Ben Toumia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chekir-Ghedira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17040415" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Antonijevic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Charou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Davis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valcarcel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29020515" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760765v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116975" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627791v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; R&#233;mondin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mignani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17568919.2024.2347063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mistretta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena Cimino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Kornobis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48269-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04566195v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Al Assi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Posty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chebel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-06668-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969919v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28020679" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15102382" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Malek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Simakov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Maj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28010071" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969939v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Travers--Lesage" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2022.2031972" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969969v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Zipfel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkov&#225;-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1523-1409" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jourdan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dreneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2020.11.026" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082877v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Toublet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hatat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.113059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969980v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lecoutey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova de Oliveira Santos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010080" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969965v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/ppa-2021-0017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Guyon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maurel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdi&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101626" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969972v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26092536" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02888514v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Carlos Valle-Casuso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gaudaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Martin-Faivre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Madeline" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66944-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428730v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hamidouche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14964" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863879v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanthier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Claeysen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13543776.2020.1767587" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961788v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jphp.13273" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261309v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songuigama Coulibaly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahama Ouattara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Buchieri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112821" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485740v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Payan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59805-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03022297v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Munier-Lehmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106492" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969997v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Adnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Picard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12030251" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034449v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Peronne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denarier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Rai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Prudent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vernet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12082196" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399864v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Yahiaoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00148" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399906v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152786" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2018.10.013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330438v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12020073" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994096v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Karila" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.10.064" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350071v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergeant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vingtdeux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Eddarkaoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Evrard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.03.028" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106475v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdousse Laggoun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Dardelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dehors" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1743-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399942v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Liparulo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111596" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043722v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Sapi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Van&#8197;hijfte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700336" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043748v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Puoci" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortensia Ilaria Parisi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Saturnino" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2016.09.039" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043731v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El&#8197;kihel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700102" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043735v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc-2017-0031" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043777v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Rizza" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pellegrino" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caruso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stefania Sinicropi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.11.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043759v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.05.048" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043765v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Kihel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.023" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011098v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Tournier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cailly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.059" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043824v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quiedeville" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie da Silva Costa-Aze" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Nee" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.07.020" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043781v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00179" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460555v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lancelot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verhaeghe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesnard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.03.011" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW37J376-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043873v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00115" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116512v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Angelone" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Caputa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cerra" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.01.037" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043788v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fatima Pereira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871520615666150520143600" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116521v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emmanuel Larchanche" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ultr&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Broc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.01.052" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V06HL3ND-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417058v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Primas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Kieffer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.06.014" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800439v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hedou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410315111" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945836v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El-Kashef" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.12.047" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807871v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cresteil" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Perri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouanne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2012.12.017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XKCJQCD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840942v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821455v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840950v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918445v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brossard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shozeb Haider" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Sgobba" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalid" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.1219" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862757v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Nee" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.02.012" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6JB2B8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481533v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Butt-Gueulle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2md20063e" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821461v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357753v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Chosson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Santoro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2012.02.043" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HRKJ1DQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764795v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061754v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Yougnia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.05.116" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3G7DTJD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018072v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.02.026" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTH54Z70-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045958v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.02.060" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045949v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986710793361261" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705935v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Agondanou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Godard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci900491t" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045946v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2009.12.021" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-753HTH0T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433244v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.09.027" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FQ2V3WH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481708v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lescot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lisowski" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360400004565" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319802v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Vu Duc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2008.05.011" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319134v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vidaillac" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Arpin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lagard&#232;re" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867477v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Labaied" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sonnet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;ger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0310840" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7F9T2VWB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970074v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570340420" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNPJXDKG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723725v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pocheron" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Froger" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lecouturier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14298" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290781v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Berry" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huard de Verneuil" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chaillot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazigh Fares" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509311v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481101v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet-Bernoin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481153v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481141v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481097v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Aurine" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571182v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Valle-Casuso" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481147v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405801v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.83_13495" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374819v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madeline" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.95_13495" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03219395v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953721v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Amelot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930178v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Pillaire" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Rozi&#233;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calsou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930209v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724269v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Begue" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632974v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lahogue" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Largilliere" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wang" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481047v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ahnou" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Brillet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Salom&#243;n L&#243;pez-Molina" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481120v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480802v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481111v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931033v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demange" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930325v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374831v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.97_13495" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295929v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnet Thomas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davis" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273754v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Belkhacem-Bouricha" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bordji" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stroiazzo R" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821463v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047084289X.rd289.pub2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946012v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Billaud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cordier-Bussat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095627v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemaitre" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xiao" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02042939v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02042940v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05576481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Travers--Lesage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Crouzier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Antonijevic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Toublet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2026.118670" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577025v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Toledano-Pinedo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Porro-P&#233;rez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Sch&#228;ker-H&#252;bner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diez-Iriepa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Iriepa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms27073135" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lecoutey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Culley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Davis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13872877261424925" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiselin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpp/rgaf041" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzert-Fr&#233;on" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line S&#233;guy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bento" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-07599-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232679v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tessier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Derrien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore M M Dupuy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pel&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Moquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-025-00289-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369445v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bosc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Pero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquemot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Allard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adw6328" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ceramella" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillo Rosano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Iacopetta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#233;ne Ben Toumia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chekir-Ghedira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17040415" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04566195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Al Assi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Posty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamarche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Chebel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-06668-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mistretta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena Cimino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Kornobis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48269-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Charou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Valcarcel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29020515" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116975" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; R&#233;mondin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mignani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17568919.2024.2347063" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969919v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28020679" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414828v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15102382" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Malek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Simakov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Maj" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28010071" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969939v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2022.2031972" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Legay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkov&#225;-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26092536" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570312v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Guyon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Maurel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdi&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101626" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969969v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Zipfel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1523-1409" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969988v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guieu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jourdan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dreneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Willand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2020.11.026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082877v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hatat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.113059" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969980v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lecoutey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova de Oliveira Santos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010080" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969965v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/ppa-2021-0017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428730v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Hamidouche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14964" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02888514v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Carlos Valle-Casuso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gaudaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Martin-Faivre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Madeline" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66944-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863879v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanthier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Claeysen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13543776.2020.1767587" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961788v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jphp.13273" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03261309v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songuigama Coulibaly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahama Ouattara" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Buchieri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112821" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485740v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Payan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59805-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03022297v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Munier-Lehmann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106492" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034449v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Peronne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denarier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Rai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Prudent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vernet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12082196" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Adnet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Picard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12030251" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399942v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Liparulo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111596" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399864v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Yahiaoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00148" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399906v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152786" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330438v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12020073" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968305v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2018.10.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994096v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Karila" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.10.064" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350071v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergeant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vingtdeux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Eddarkaoui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Evrard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.03.028" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106475v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdousse Laggoun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Dardelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dehors" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1743-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043722v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Sapi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Van&#8197;hijfte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700336" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043748v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Puoci" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortensia Ilaria Parisi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Saturnino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2016.09.039" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043731v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El&#8197;kihel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700102" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043735v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc-2017-0031" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011098v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Tournier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cailly" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.059" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043777v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Rizza" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pellegrino" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caruso" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stefania Sinicropi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.11.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043759v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ballandonne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.05.048" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043765v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la El Kihel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBFMH9N1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116521v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emmanuel Larchanche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ultr&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Broc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Furman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.01.052" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V06HL3ND-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043824v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quiedeville" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulouard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie da Silva Costa-Aze" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Nee" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2015.07.020" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043781v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00179" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460555v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lancelot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verhaeghe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lesnard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.03.011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW37J376-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116512v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso Angelone" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Caputa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cerra" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.01.037" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043873v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00115" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043788v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fatima Pereira" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871520615666150520143600" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417058v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Primas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Kieffer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.06.014" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800439v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hedou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410315111" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945836v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El-Kashef" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.12.047" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918445v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Brossard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shozeb Haider" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Sgobba" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khalid" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cbdd.1219" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807871v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cresteil" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Perri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouanne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2012.12.017" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XKCJQCD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840942v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821455v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840950v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764795v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Butt-Gueulle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862757v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Nee" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2012.02.012" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6JB2B8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481533v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2md20063e" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821461v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357753v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Chosson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Santoro" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2012.02.043" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HRKJ1DQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018072v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.02.026" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTH54Z70-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061754v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Yougnia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.05.116" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3G7DTJD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045946v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2009.12.021" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-753HTH0T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045958v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.02.060" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045949v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/092986710793361261" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705935v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Agondanou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Godard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci900491t" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433244v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.09.027" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FQ2V3WH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481708v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lescot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lisowski" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360400004565" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319802v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Vu Duc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2008.05.011" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319134v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vidaillac" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Arpin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lagard&#232;re" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867477v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Labaied" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sonnet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;ger" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0310840" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7F9T2VWB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970074v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.5570340420" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PNPJXDKG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723725v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pocheron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Froger" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lecouturier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14298" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290781v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Berry" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huard de Verneuil" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chaillot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazigh Fares" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509311v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481101v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Cochet-Bernoin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481153v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481141v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481097v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Aurine" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04571182v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Valle-Casuso" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481147v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405801v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.83_13495" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374819v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madeline" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.95_13495" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03219395v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953721v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Amelot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724269v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Begue" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632974v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lahogue" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Largilliere" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930209v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Pillaire" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Rozi&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calsou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930178v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481047v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Ahnou" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Brillet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Salom&#243;n L&#243;pez-Molina" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480802v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481120v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481111v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930325v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931033v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demange" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374831v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.97_13495" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295929v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnet Thomas" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Picard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davis" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273754v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Belkhacem-Bouricha" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bordji" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stroiazzo R" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821463v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/047084289X.rd289.pub2" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946012v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Billaud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cordier-Bussat" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095627v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemaitre" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xiao" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02042939v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02042940v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>