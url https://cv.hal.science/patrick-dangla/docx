--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -225,455 +225,455 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics modelling of 3D concrete printing: From material model to process simulation and optimisation</w:t>
+                <w:t xml:space="preserve">Combining magnetic resonance imaging and X-ray microtomography to analyse water transfer in unsaturated expansive clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pierre</w:t>
+                <w:t xml:space="preserve">Pablo Eizaguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+                <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Mesnil</w:t>
+                <w:t xml:space="preserve">Jaime Gil-Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 109, pp.104847. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 346, pp.107884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2025.104847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2024.107884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140464v1</w:t>
+                <w:t xml:space="preserve">hal-05252291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining magnetic resonance imaging and X-ray microtomography to analyse water transfer in unsaturated expansive clay</w:t>
+                <w:t xml:space="preserve">Modelling the poromechanical behaviour of class G cement paste: A multiphysics approach from early age to hardened state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Eizaguirre</w:t>
+                <w:t xml:space="preserve">Maxime Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Minh Tang</w:t>
+                <w:t xml:space="preserve">Marcos Samudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bornert</w:t>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Gil-Roca</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2024.107884⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 193, pp.107852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.107852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252291v1</w:t>
+                <w:t xml:space="preserve">hal-05079783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the poromechanical behaviour of class G cement paste: A multiphysics approach from early age to hardened state</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Multiphysics modelling of 3D concrete printing: From material model to process simulation and optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Samudio</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 193, pp.107852. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 109, pp.104847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.107852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2025.104847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05079783v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring two regimes of water mobility in unsaturated expansive clay using NMR relaxometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Eizaguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -744,1208 +744,1208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of bituminized waste products swelling behavior due to water uptake under free leaching conditions: Experiments and modeling</w:t>
+                <w:t xml:space="preserve">Pore crystallization and expansion of cement pastes in sulfate solutions with and without chlorides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujiong Chen</w:t>
+                <w:t xml:space="preserve">Bo Ran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐baptiste Champenois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Lautru</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kefei Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 47 (18), pp.3351-3380. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 166, pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.3624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322571v1</w:t>
+                <w:t xml:space="preserve">hal-04779625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sand on the water retention properties of a bentonite/sand mixture by NMR characterization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of bituminized waste products swelling behavior due to water uptake under free leaching conditions: Experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Chabot</w:t>
+                <w:t xml:space="preserve">Yujiong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐baptiste Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202338214003⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (18), pp.3351-3380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.3624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819383v1</w:t>
+                <w:t xml:space="preserve">hal-04322571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of leaching and chlorides on sulfate attack for cement paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Ran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kefei Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 376, pp.130881. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.130881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore crystallization and expansion of cement pastes in sulfate solutions with and without chlorides</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of sand on the water retention properties of a bentonite/sand mixture by NMR characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Eizaguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahima Sidi-Boulenouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 166, pp.18. </w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 382, pp.14003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202338214003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04779625v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the sulfate attack induced expansion of cementitious materials based on interface-controlled crystal growth mechanisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spalling rate of concretes subject to combined leaching and external sulfate attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Ran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kefei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Teddy Fen Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 152, 15 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106676⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515314v1</w:t>
+                <w:t xml:space="preserve">hal-04779612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FastCarb project: Taking advantage of the accelerated carbonation of recycled concrete aggregates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of heterogeneities of density on the hydromechanical behaviour of pellet-based bentonite materials in imbibition experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Darde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Braymand</w:t>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2022.e01349⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 216, pp.106353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2021.106353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981982v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of salt-frost damage of pervious concrete at the scale of a few aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iliass Tahiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Huy Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 162, pp.106971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spalling rate of concretes subject to combined leaching and external sulfate attack</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The FastCarb project: Taking advantage of the accelerated carbonation of recycled concrete aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Barnes-Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bougrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Braymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106951⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.art.e01349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2022.e01349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779612v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of heterogeneities of density on the hydromechanical behaviour of pellet-based bentonite materials in imbibition experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the sulfate attack induced expansion of cementitious materials based on interface-controlled crystal growth mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+                <w:t xml:space="preserve">Yushan Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
+                <w:t xml:space="preserve">Renaud-Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teddy Fen Chong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 216, pp.106353. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152, 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2021.106353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905469v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Recycled Aggregates Properties by Means of CO2 Uptake</w:t>
               </w:r>
@@ -1957,77 +1957,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sereng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Djerbi Tegguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (14), pp.6571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2061,90 +2061,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the hydromechanical behaviour of bentonite pellets by swelling pressure tests and discrete element modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Darde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2208,64 +2208,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive transport modelling of concrete subject to de-icing salts and atmospheric carbonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meijie Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kefei Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2316,64 +2316,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling transient variations of permeability in coal seams at the reservoir scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Abouloifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Gas Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 88, pp.103796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2401,611 +2401,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating ettringite due to DEF at the pore scale of cement paste by heat-based dissolution tests</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the drying shrinkage of porous materials by considering both capillary and adsorption effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Pierre Martin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ginger El Tabbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bottoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Granet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120000⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142, pp.104016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923581v2</w:t>
+                <w:t xml:space="preserve">hal-02877482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the initial granular structure of clay sealing materials on their swelling properties: experiments and DEM simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6, pp.1-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2019059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the behaviour of bentonite pellet-powder mixtures upon hydration from dry granular state to saturated homogeneous state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Darde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 278, pp.105847. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the drying shrinkage of porous materials by considering both capillary and adsorption effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Locating ettringite due to DEF at the pore scale of cement paste by heat-based dissolution tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushan Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Granet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 142, pp.104016. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 258, 19 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877482v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-Hydro-Mechanical analysis of Bituminized Waste swelling due to water uptake: Experimental and model comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia M'Jahad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3082,64 +3082,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Fourier transform-based homogenisation of gas hydrate bearing sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotechnique Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (2), pp.367-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3167,745 +3167,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore size analyses of cement paste exposed to external sulfate attack and delayed ettringite formation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interplay between Molecular Diffusion and Advection during Solute Transport in Macroporous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Batany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.05.011⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.07.0140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466886v1</w:t>
+                <w:t xml:space="preserve">hal-02153198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Molecular Diffusion and Advection during Solute Transport in Macroporous Media</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pore size analyses of cement paste exposed to external sulfate attack and delayed ettringite formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushan Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (1), </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, 33 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.07.0140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153198v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability changes in coal seams: the role of anisotropy</w:t>
+                <w:t xml:space="preserve">Construction d'outils opérationnels pour l'évaluation du comportement des matériaux cimentaires en réseau d'assainissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.L. Wang</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anaïs Grandclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2018.09.014⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp. 75-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201810075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125805v1</w:t>
+                <w:t xml:space="preserve">hal-01950107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-mechanical behaviour of high-density bentonite pellet on partial hydration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Permeability changes in coal seams: the role of anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.L. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.52-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2018.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgele.18.00114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02130335v1</w:t>
+                <w:t xml:space="preserve">hal-02125805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'outils opérationnels pour l'évaluation du comportement des matériaux cimentaires en réseau d'assainissement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Issam Nour</w:t>
+                <w:t xml:space="preserve">Hydro-mechanical behaviour of high-density bentonite pellet on partial hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Dominique</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
+                <w:t xml:space="preserve">Minh Ngoc Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10, pp. 75-87. </w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.330-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/tsm/201810075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jgele.18.00114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950107v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the sulfuric acid attack on different types of cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Grandclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3952,90 +3952,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cement composition on the adsorption of hydrogen sulphide and its subsequent oxidation onto cementitious material surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Grandclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4082,103 +4082,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'une hétérogénéité macroporale sur les processus de transport de soluté dans un milieu poreux : expérimentations sur sols modèles et simulations par la méthode de Lattice-Boltzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Batany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Batany</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3, pp.32-38. </w:t>
@@ -4229,77 +4229,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorptive-mechanical properties of reconstituted granular coal: Experimental characterization and poromechanical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4346,90 +4346,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiotic interaction between hydrogen sulphide and cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Grandclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4488,90 +4488,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated Biodeterioration Test for the Study of Cementitious Materials in Sewer Networks: Experimental and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Grandclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4612,542 +4612,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desorption-induced shear failure of coal bed seams during gas depletion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Degradation modeling of concrete submitted to biogenic acid attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2014.10.016⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp 29-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118564v1</w:t>
+                <w:t xml:space="preserve">hal-01378433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress from NaCl crystallisation by carbon dioxide injection in aquifers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of the influence of supercritical state on the relative permeability of Vosges sandstone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Osselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/envgeo.13.00057⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 343 (9), pp. 495-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699281v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation modeling of concrete submitted to biogenic acid attack</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Desorption-induced shear failure of coal bed seams during gas depletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chaussadent</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137, pp.142-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2014.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.01.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01378433v1</w:t>
+                <w:t xml:space="preserve">hal-01118564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the influence of supercritical state on the relative permeability of Vosges sandstone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Stress from NaCl crystallisation by carbon dioxide injection in aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Osselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 343 (9), pp. 495-502. </w:t>
+              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (5), pp.280-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/envgeo.13.00057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357258v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the carbonation mechanism of \{CH\} and C-S-H in terms of kinetics, microstructure changes and moisture properties</w:t>
               </w:r>
@@ -5159,51 +5159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 56, pp.153 - 170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5237,103 +5237,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress from nacl crystallization by CO2 injection in aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Osselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fen-Chong Teddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.280-291</w:t>
@@ -5362,64 +5362,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermodynamic approach to effective stresses in unsaturated soils incorporating the concept of partial pore deformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.2136-2136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5466,77 +5466,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and modeling of adsorptive–poromechanical properties of bituminous coal cores exposed to CO2: Adsorption, swelling strains, swelling stresses and impact on fracture permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5596,64 +5596,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A poromechanical model for coal seams saturated with binary mixtures of CH4 and CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nikoosokhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71, pp.97-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5681,1716 +5681,1716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01085940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Petersen matrix to the modelling of chemical equilibrium involved in concrete carbonation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Poroelastic analysis of partial freezing in cohesive porous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thiérry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2013.836725⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4007908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905446v1</w:t>
+                <w:t xml:space="preserve">hal-00905986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonation kinetics of a bed of recycled concrete aggregates: a laboratory study on model materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Degradation modelling of concrete submitted to sulfuric acid attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 46, pp.50--65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.01.005⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 53, pp.267-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905997v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Transport Modeling of CO2 through Cementitious Materials under CO2 Geological Storage Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Carbonation kinetics of a bed of recycled concrete aggregates: a laboratory study on model materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Thiery</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2013.07.003⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.50--65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905453v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation modelling of concrete submitted to sulfuric acid attack</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Reactive Transport Modeling of CO2 through Cementitious Materials under CO2 Geological Storage Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiyun Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chaussadent</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18, pp.75--87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2013.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.08.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916555v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poroelastic analysis of partial freezing in cohesive porous materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A transverse isotropic model for microporous solids - Application to coal matrix adsorption and swelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (12), pp.6113-6123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JB010337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4007908⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00905986v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transverse isotropic model for microporous solids - Application to coal matrix adsorption and swelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Water removal by freeze-drying of hardened cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kefei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JB010337⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31, pp.67--71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2012.717326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914347v1</w:t>
+                <w:t xml:space="preserve">hal-00906003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water removal by freeze-drying of hardened cement paste</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Dependence on injection temperature and on aquifer's petrophysical properties of the local stress applying on the pore wall of a crystallized pore in the context of co2 storage in deep saline aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Osselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2013120529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2012.717326⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906003v1</w:t>
+                <w:t xml:space="preserve">hal-00905978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence on injection temperature and on aquifer's petrophysical properties of the local stress applying on the pore wall of a crystallized pore in the context of co2 storage in deep saline aquifers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension of Petersen matrix to the modelling of chemical equilibrium involved in concrete carbonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiérry Chaussadent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2013120529⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (10), pp.920--934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2013.836725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905978v1</w:t>
+                <w:t xml:space="preserve">hal-00905446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of pore structure, contact angle and pore entrapment of blende d cement pastes from mercury porosimetry data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Pore structure characterization of cement pastes blended with high-volu me fly-ash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kefei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 34, pp.1053--1060. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (1), pp.194-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2012.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906013v1</w:t>
+                <w:t xml:space="preserve">hal-00906049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Poromechanical Model for Coal Seams Injected with Carbon Dioxide: From an Isotherm of Adsorption to a Swelling of the Reservoir</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of porosity on thermal expansion coefficient of cement pastes and mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kefei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2012048⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.468-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2011.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936519v1</w:t>
+                <w:t xml:space="preserve">hal-00906023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of cement hydration and pozzolanic reaction extents for fly-ash cement pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2011.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2011.07.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore structure characterization of cement pastes blended with high-volu me fly-ash</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Poromechanical Model for Coal Seams Injected with Carbon Dioxide: From an Isotherm of Adsorption to a Swelling of the Reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nikoosokhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.09.012⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (5), pp.777-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2012048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00906049v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of porosity on thermal expansion coefficient of cement pastes and mortars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Analysis of pore structure, contact angle and pore entrapment of blende d cement pastes from mercury porosimetry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1, pp.468-475. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.1053--1060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2011.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2012.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906023v1</w:t>
+                <w:t xml:space="preserve">hal-00906013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of freezing behavior of cementitious materials by poromechanical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kefei Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48, pp.3267-3273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7424,90 +7424,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface fractal analysis of pore structure of high-volume fly-ash cement pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kefei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 257, pp.762--768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7553,51 +7553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebar corrosion in carbonated concrete exposed to variable humidity conditions. Interpretation of Tuutti's curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Dridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7661,51 +7661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baroghel-Bouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Nguyen Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31, pp.522--534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7756,51 +7756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Quang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Petkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baroghel-Bouny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7832,696 +7832,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound Propagation above a Porous Road Surface with Extended Reaction by Boundary Element Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the carbonation front shape on cementitious materials: Effects of the chemical kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Berengier</w:t>
+                <w:t xml:space="preserve">Gérard Platret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (7), pp.1047-1058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2007.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906089v1</w:t>
+                <w:t xml:space="preserve">hal-00906081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the carbonation front shape on cementitious materials: Effects of the chemical kinetics</w:t>
+                <w:t xml:space="preserve">Exemple d'application d'un modèle de carbonatation in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Goyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Platret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 270-271, pp 29-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00906081v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemple d'application d'un modèle de carbonatation in situ</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sound Propagation above a Porous Road Surface with Extended Reaction by Boundary Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Goyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Platret</w:t>
+                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Clement</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Berengier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 270-271, pp 29-50</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 122 (2), pp.731-736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350471v1</w:t>
+                <w:t xml:space="preserve">hal-00906089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Influence of Ionic and Fluid Transport on Rebars Corrosion in Unsaturated Cement Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Prediction of chloride ingress into saturated concrete on the basis of a multi-species model by numerical calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Nguyen Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Baroghel-Bouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Petre-Lazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 136, pp.131 -- 140</w:t>
+              <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (6), pp.401--421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906132v1</w:t>
+                <w:t xml:space="preserve">hal-00906116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Site-City Interaction: Main Governing Phenomena through Simplified Numerical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Kham</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96 (5), pp.1934-1951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0120050143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00267062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of chloride ingress into saturated concrete on the basis of a multi-species model by numerical calculations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modelling the Influence of Ionic and Fluid Transport on Rebars Corrosion in Unsaturated Cement Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Foct</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Petre-Lazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3 (6), pp.401--421</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 136, pp.131 -- 140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906116v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the water budget of streets: experimentation and modelling</w:t>
               </w:r>
@@ -8533,51 +8533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8609,458 +8609,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of existing behaviour models to unsaturated states: Application to CJS model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+                <w:t xml:space="preserve">A Simple and Efficient Regularization Method for 3D BEM: Application to Frequency-Domain Elastodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Wong</w:t>
+                <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dubujet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
+                <w:t xml:space="preserve">H. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.453⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (5), pp.1916-1927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120050012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140210v1</w:t>
+                <w:t xml:space="preserve">hal-00355603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple and Efficient Regularization Method for 3D BEM: Application to Frequency-Domain Elastodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Role of pH in Electro-Osmosis: Experimental Study on NaCl–Water Saturated Kaolinite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Beddiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 95 (5), pp.1916-1927. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61 (1), pp.93-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120050012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-004-6798-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355603v1</w:t>
+                <w:t xml:space="preserve">hal-04070446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of pH in Electro-Osmosis: Experimental Study on NaCl–Water Saturated Kaolinite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+                <w:t xml:space="preserve">Adaptation of existing behaviour models to unsaturated states: Application to CJS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Dupas</w:t>
+                <w:t xml:space="preserve">Henry Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Berthaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Philippe Dubujet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 61 (1), pp.93-107. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29 (11), pp.1127-1155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-004-6798-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070446v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The equivalent pore pressure and the swelling and shrinkage of cement-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9132,77 +9132,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal Superposition Method for the Analysis of Seismic-Wave Amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 93, pp.1144--1153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9230,239 +9230,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic site effects in a deep alluvial basin: numerical analysis by the boundary element method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Seismic Site Effects for Shallow and Deep Alluvial Basins: In-Depth Motion and Focusing Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (9-12), pp.849-854</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355605v1</w:t>
+                <w:t xml:space="preserve">hal-00409816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Site Effects for Shallow and Deep Alluvial Basins: In-Depth Motion and Focusing Effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Seismic site effects in a deep alluvial basin: numerical analysis by the boundary element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (7), pp.573-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0266-352X(02)00017-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00409816v1</w:t>
+                <w:t xml:space="preserve">hal-00355605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la perméabilité à l'eau liquide des bétons à partir de leur perte de masse durant le séchage</w:t>
               </w:r>
@@ -9487,51 +9487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baroghel-Bouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 5 (2-3), pp.269-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9556,77 +9556,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of seismic wave amplification in Nice (France) and comparisons with experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 19 (5), pp.347-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9654,269 +9654,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification du mouvement sismique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A two-scale modelling of swelling clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dormieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9, pp.21-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558645v1</w:t>
+                <w:t xml:space="preserve">hal-00586627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-scale modelling of swelling clay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Amplification du mouvement sismique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 3 (1), pp.57--75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12795119.1999.9692235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586627v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vanishing diffusion process in unsaturated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9999,77 +9999,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling chemically active porous media: material evolution and multiphysics couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10094,103 +10094,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale characterisation and modelling of the hydromechanical behaviour of a bentonite-sand mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Eizaguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t>
@@ -10232,64 +10232,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the thermoporomechanical response of porous composites by an FFT-based method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Camila Olarte Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10314,90 +10314,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Bituminized Waste Products swelling due to water uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mélot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10435,103 +10435,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport d'un agent de contraste IRM dans un milieu poreux modèle traversé par un macropore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Batany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Batany</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10556,103 +10556,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential solute transport in a model macroporous medium: breakthrough experiments, magnetic resonance imaging and numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Batany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emmanuel Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FICPM 2018, French Interpore Conference on Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. 2p</w:t>
@@ -10694,64 +10694,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Chemo-Hydro-Mechanical analysis of Bituminized Waste swelling due to water up-taking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia M'Jahad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10806,103 +10806,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling for cement materials exposed to external sulfate attack or delayed ettringite formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yushan Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Omikrine-Metalssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud-Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10940,77 +10940,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress Path of Coal Seams During Depletion: The Effect of Desorption on Coal Failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11074,51 +11074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Modeling, Strategies for Sustainable Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11137,657 +11137,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A poromechanical model for coal seams injected with carbon dioxide : from an isotherm of adsorption to a swelling of the reservoir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption and strain: from the molecule to a coal bed reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nikoosokhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pore2Field 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">MPPS 2011, Symposium on Mechanics and Physics of Porous Solids : A tribute to Pr. Olivier Coussy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Marne-la-Vallée, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691804v1</w:t>
+                <w:t xml:space="preserve">hal-00691802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dioxide injection in coal beds: from molecular simulations to reservoir simulations</w:t>
+                <w:t xml:space="preserve">A dual-porosity model for coal bed reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nikoosokhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoproc 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Perth, Australia</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Porous Media, Interpore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691803v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and strain: from the molecule to a coal bed reservoir</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Is scaling a non-coupled phenomenon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Fen Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Baroghel Bouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dierkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPPS 2011, Symposium on Mechanics and Physics of Porous Solids : A tribute to Pr. Olivier Coussy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Marne-la-Vallée, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">INTERPORE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691802v1</w:t>
+                <w:t xml:space="preserve">hal-00876133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual-porosity model for coal bed reservoirs</w:t>
+                <w:t xml:space="preserve">Carbon dioxide injection in coal beds: from molecular simulations to reservoir simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nikoosokhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Porous Media, Interpore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Geoproc 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691801v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is scaling a non-coupled phenomenon ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A poromechanical model for coal seams injected with carbon dioxide : from an isotherm of adsorption to a swelling of the reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nikoosokhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERPORE 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, France. 2p</w:t>
+              <w:t xml:space="preserve">Pore2Field 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876133v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action combinée du gel et de sels sur un milieu poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kefei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bouteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11838,90 +11838,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment intégrer quantitativement la carbonatation atmosphérique dans le bilan-carbone des matériaux cimentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GC'2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11972,51 +11972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Robbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12067,64 +12067,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle d'argile gonflante à deux échelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dormieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997, pp.585-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12174,90 +12174,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poromechanical Behavior of Recompacted or Natural Coal with CO2: Modeling and Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12282,217 +12282,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 injection in coal bed reservoirs : A dual poroelastic model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Reactive Transport Modelling for the Penetration of Supercritical CO2 Through Well Cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Y. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics and Physics of Porous Solids - mpps 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702816v1</w:t>
+                <w:t xml:space="preserve">hal-00702818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Transport Modelling for the Penetration of Supercritical CO2 Through Well Cement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">CO2 injection in coal bed reservoirs : A dual poroelastic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nikoosokhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics and Physics of Porous Solids - mpps 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702818v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12523,64 +12523,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPPS 2011, Symposium on Mechanics and Physics of Porous Solids : A tribute to Pr. Olivier Coussy, Marne-la-Vallée, 18-20 avril 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Acker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Feraille Fresnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12669,90 +12669,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Poromechanical Behavior of Microporous and Mesoporous Solids: Application to Coal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nikoosokahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Elasticity and Hysteresis: Fluid-Solid Coupling in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-3-527-33302-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12780,329 +12780,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 Storage in Coal Seams: Coupling Surface Adsorption and Strain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Transformations physico-chimiques dans les matériaux du génie civil : Conséquences mécaniques et microstructurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Caré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaussadent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomechanics in CO2 Storage Facilities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transformations physico-chimiques dans les matériaux du génie civil : Conséquences mécaniques et microstructurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTITUT FRANCAIS DES SCIENCES ET TECHNOLOGIES DES TRANSPORTS, DE L'AMENAGEMENT ET DES RESEAUX (IFSTTAR), 136 p., 2012, ETUDES ET RECHERCHES DES LABORATOIRES DES PONTS ET CHAUSSEES, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3829/erlpc.si18-fr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274159v1</w:t>
+                <w:t xml:space="preserve">hal-00850667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations physico-chimiques dans les matériaux du génie civil : Conséquences mécaniques et microstructurales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">CO2 Storage in Coal Seams: Coupling Surface Adsorption and Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nikoosokahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformations physico-chimiques dans les matériaux du génie civil : Conséquences mécaniques et microstructurales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geomechanics in CO2 Storage Facilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9781118577455</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850667v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEM analysis of seismic wave amplification in Caracas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13239,51 +13239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F3D7801"/>
+    <w:nsid w:val="9BF1910A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13470,51 +13470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104847" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05252291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Eizaguirre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Tang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gil-Roca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2024.107884" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05079783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Samudio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107852" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493773v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidi-Boulenouar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107324" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322571v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiong Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Champenois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3624" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819383v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chabot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202338214003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779590v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Ran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Omikrine Metalssi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefei Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130881" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779625v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107099" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515314v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Gu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud-Pierre Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen Chong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106676" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03981982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Barnes-Davin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bougrain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braymand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01349" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Tahiri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huy Vu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106971" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106951" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106353" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sereng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11146571" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01040-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Xie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01835-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03164498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Abouloifa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2021.103796" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923581v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pierre Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120000" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dard&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019059" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105847" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginger El Tabbal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03054570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Melot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M'Jahad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste B Champenois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152165" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874682v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Alavoine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.19.00252" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.05.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02153198v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Batany" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.07.0140" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02125805v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espinoza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2018.09.014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02130335v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.18.00114" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Grandclerc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dominique" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201810075" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880755v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaussadent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.01.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574820v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.07.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01719399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727223v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Espinoza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal-Gilbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2016.06.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503228v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016036" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F26062669EB684AE5A877D785870D552D226AAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.1069" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118564v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.10.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03699281v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/envgeo.13.00057" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378433v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Yuan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chatellier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.01.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357258v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.06.009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922073v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thiery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.11.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976811v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Chong Teddy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157350v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2013.06.0110" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118563v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.09.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01085940v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokhan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.07.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905446v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;rry Chaussadent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.836725" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905997v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Belin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.01.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59KX2B7F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905453v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyun Shen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.07.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-032K8ZPW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916555v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.08.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD38VPM5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007908" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914347v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010337" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HTS898C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906003v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zeng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.717326" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905978v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120529" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V7F4NNTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906013v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.06.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGT6FCQZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936519v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikoosokhan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandamme" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012048" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906016v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.07.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D90GW43H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906049v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.09.012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R51B25C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906023v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.09.010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVLP4X3G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906057v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.07.018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906060v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2010.07.061" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P927D4H8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906071v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Dridi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906068v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel-Bouny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Nguyen Thai" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906075v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Quang Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Petkovic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906089v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anfosso-L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906081v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Platret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.04.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SN4ZGRM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350471v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Clement" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906132v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foct" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petre-Lazar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267062v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kham" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120050143" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906116v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906111v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140210v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Wong" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubujet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.453" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB455B7B8F389A540B6EB7D6F0A106FFD19A6C31/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355603v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xiao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Del&#233;pine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120050012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070446v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dupas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-004-6798-9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NDPD54QW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586300v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02481623" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JSGJF64Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558652v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duval" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120000087" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355605v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-352X(02)00017-4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409816v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Duval" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586615v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mainguy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355596v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0267-7261(00)00016-6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558645v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1999.9692235" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586627v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dormieux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lemarchand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586640v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eymard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313080v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343938v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Olarte Garzon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04844466v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Champenois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy M&#233;lot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04402042v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Faure" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915268v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Faure" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465745v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465639v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Omikrine-Metalssi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265786v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952646v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691804v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691803v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691802v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691801v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876133v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouteille" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fen Chong" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Baroghel Bouny" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dierkens" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391026v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouteille" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428615v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Belin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177292v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Robbe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cany" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116455v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coussy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948374v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702816v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702818v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Shen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595113v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Acker" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Kaspi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/act-actmpps-fr" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274121v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokahn" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527665068" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274159v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Pellenq" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850667v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.si18-fr" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558737v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003078548-48" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05252291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Eizaguirre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Tang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gil-Roca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2024.107884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05079783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Samudio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107852" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493773v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidi-Boulenouar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107324" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Ran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Omikrine Metalssi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefei Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiong Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Champenois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3624" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779590v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130881" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chabot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202338214003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106951" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905469v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106353" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Tahiri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huy Vu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106971" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03981982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Barnes-Davin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bougrain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braymand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01349" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Gu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud-Pierre Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen Chong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106676" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sereng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11146571" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01040-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Xie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01835-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03164498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Abouloifa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2021.103796" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877482v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginger El Tabbal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874648v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dard&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019059" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105847" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923581v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pierre Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120000" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03054570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Melot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M'Jahad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste B Champenois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152165" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874682v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Alavoine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.19.00252" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02153198v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Batany" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.07.0140" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466886v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.05.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950107v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Grandclerc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dominique" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201810075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02125805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espinoza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2018.09.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02130335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.18.00114" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880755v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaussadent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.01.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574820v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.07.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01719399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727223v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Espinoza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal-Gilbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2016.06.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503228v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016036" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F26062669EB684AE5A877D785870D552D226AAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.1069" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378433v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Yuan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chatellier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.01.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357258v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.06.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118564v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.10.016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03699281v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/envgeo.13.00057" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922073v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thiery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.11.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976811v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Chong Teddy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157350v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2013.06.0110" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118563v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.09.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01085940v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokhan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.07.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905986v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007908" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.08.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD38VPM5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905997v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Belin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.01.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59KX2B7F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905453v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyun Shen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.07.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-032K8ZPW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914347v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010337" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HTS898C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906003v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zeng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.717326" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905978v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120529" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V7F4NNTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905446v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;rry Chaussadent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.836725" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906049v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.09.012" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R51B25C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906023v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.09.010" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVLP4X3G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906016v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.07.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D90GW43H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936519v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikoosokhan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandamme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012048" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906013v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.06.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGT6FCQZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906057v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.07.018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906060v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2010.07.061" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P927D4H8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906071v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Dridi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906068v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel-Bouny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Nguyen Thai" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906075v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Quang Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Petkovic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906081v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Platret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.04.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SN4ZGRM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350471v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goyer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Clement" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906089v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anfosso-L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906116v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267062v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kham" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120050143" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906132v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foct" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petre-Lazar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906111v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355603v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xiao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Del&#233;pine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120050012" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070446v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dupas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-004-6798-9" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NDPD54QW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140210v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Wong" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubujet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.453" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB455B7B8F389A540B6EB7D6F0A106FFD19A6C31/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586300v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02481623" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JSGJF64Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558652v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duval" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120000087" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409816v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Duval" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355605v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-352X(02)00017-4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586615v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mainguy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355596v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0267-7261(00)00016-6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586627v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dormieux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lemarchand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558645v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1999.9692235" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586640v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eymard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313080v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343938v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Olarte Garzon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04844466v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Champenois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy M&#233;lot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04402042v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Faure" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915268v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Faure" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465745v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465639v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Omikrine-Metalssi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265786v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952646v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691802v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691801v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876133v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouteille" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fen Chong" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Baroghel Bouny" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dierkens" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691803v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691804v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391026v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouteille" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428615v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Belin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177292v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Robbe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cany" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116455v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coussy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948374v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702818v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Shen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702816v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595113v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Acker" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Kaspi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/act-actmpps-fr" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274121v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokahn" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527665068" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850667v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.si18-fr" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274159v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Pellenq" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558737v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003078548-48" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>