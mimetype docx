--- v1 (2026-04-04)
+++ v2 (2026-04-29)
@@ -744,944 +744,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore crystallization and expansion of cement pastes in sulfate solutions with and without chlorides</w:t>
+                <w:t xml:space="preserve">Investigation of bituminized waste products swelling behavior due to water uptake under free leaching conditions: Experiments and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Ran</w:t>
+                <w:t xml:space="preserve">Yujiong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
+                <w:t xml:space="preserve">Jean‐baptiste Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
+                <w:t xml:space="preserve">Sylvie Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kefei Li</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joseph Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 166, pp.18. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (18), pp.3351-3380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.3624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779625v1</w:t>
+                <w:t xml:space="preserve">hal-04322571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of bituminized waste products swelling behavior due to water uptake under free leaching conditions: Experiments and modeling</w:t>
+                <w:t xml:space="preserve">Impact of leaching and chlorides on sulfate attack for cement paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujiong Chen</w:t>
+                <w:t xml:space="preserve">Bo Ran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐baptiste Champenois</w:t>
+                <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Lautru</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kefei Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 47 (18), pp.3351-3380. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 376, pp.130881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.3624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.130881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322571v1</w:t>
+                <w:t xml:space="preserve">hal-04779590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of leaching and chlorides on sulfate attack for cement paste</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of sand on the water retention properties of a bentonite/sand mixture by NMR characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Eizaguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahima Sidi-Boulenouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.130881⟩</w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 382, pp.14003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202338214003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779590v1</w:t>
+                <w:t xml:space="preserve">hal-04819383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sand on the water retention properties of a bentonite/sand mixture by NMR characterization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pore crystallization and expansion of cement pastes in sulfate solutions with and without chlorides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Ran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kefei Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 382, pp.14003. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 166, pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202338214003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04819383v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spalling rate of concretes subject to combined leaching and external sulfate attack</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
+                <w:t xml:space="preserve">Numerical investigation of salt-frost damage of pervious concrete at the scale of a few aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iliass Tahiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Huy Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106951⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 162, pp.106971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779612v1</w:t>
+                <w:t xml:space="preserve">hal-04186670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of heterogeneities of density on the hydromechanical behaviour of pellet-based bentonite materials in imbibition experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Darde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 216, pp.106353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2021.106353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of salt-frost damage of pervious concrete at the scale of a few aggregates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iliass Tahiri</w:t>
+                <w:t xml:space="preserve">Spalling rate of concretes subject to combined leaching and external sulfate attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Ran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kefei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quoc Huy Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 162, pp.106971. </w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186670v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FastCarb project: Taking advantage of the accelerated carbonation of recycled concrete aggregates</w:t>
               </w:r>
@@ -1840,51 +1840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud-Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1957,51 +1957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sereng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Djerbi Tegguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2061,77 +2061,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the hydromechanical behaviour of bentonite pellets by swelling pressure tests and discrete element modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Darde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2221,51 +2221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meijie Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kefei Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2401,555 +2401,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the drying shrinkage of porous materials by considering both capillary and adsorption effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Locating ettringite due to DEF at the pore scale of cement paste by heat-based dissolution tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushan Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ginger El Tabbal</w:t>
+                <w:t xml:space="preserve">Renaud Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Granet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104016⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 258, 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877482v1</w:t>
+                <w:t xml:space="preserve">hal-02923581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the initial granular structure of clay sealing materials on their swelling properties: experiments and DEM simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjn/2019059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the behaviour of bentonite pellet-powder mixtures upon hydration from dry granular state to saturated homogeneous state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Darde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 278, pp.105847. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating ettringite due to DEF at the pore scale of cement paste by heat-based dissolution tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
+                <w:t xml:space="preserve">Modelling the drying shrinkage of porous materials by considering both capillary and adsorption effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginger El Tabbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bottoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Pierre Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
+                <w:t xml:space="preserve">S. Granet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 258, 19 p. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142, pp.104016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923581v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-Hydro-Mechanical analysis of Bituminized Waste swelling due to water uptake: Experimental and model comparisons</w:t>
               </w:r>
@@ -2961,51 +2961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia M'Jahad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3095,51 +3095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotechnique Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (2), pp.367-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3167,745 +3167,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Molecular Diffusion and Advection during Solute Transport in Macroporous Media</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pore size analyses of cement paste exposed to external sulfate attack and delayed ettringite formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushan Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.07.0140⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, 33 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153198v1</w:t>
+                <w:t xml:space="preserve">hal-02466886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore size analyses of cement paste exposed to external sulfate attack and delayed ettringite formation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interplay between Molecular Diffusion and Advection during Solute Transport in Macroporous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Batany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123, 33 p. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.07.0140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466886v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'outils opérationnels pour l'évaluation du comportement des matériaux cimentaires en réseau d'assainissement</w:t>
+                <w:t xml:space="preserve">Permeability changes in coal seams: the role of anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Grandclerc</w:t>
+                <w:t xml:space="preserve">L.L. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201810075⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.52-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2018.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950107v1</w:t>
+                <w:t xml:space="preserve">hal-02125805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability changes in coal seams: the role of anisotropy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Hydro-mechanical behaviour of high-density bentonite pellet on partial hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Ngoc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2018.09.014⟩</w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.330-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgele.18.00114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125805v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-mechanical behaviour of high-density bentonite pellet on partial hydration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+                <w:t xml:space="preserve">Construction d'outils opérationnels pour l'évaluation du comportement des matériaux cimentaires en réseau d'assainissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Grandclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Ngoc Vu</w:t>
+                <w:t xml:space="preserve">Nadia Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (4), pp.330-335. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp. 75-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgele.18.00114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201810075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130335v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the sulfuric acid attack on different types of cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Grandclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3952,77 +3952,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cement composition on the adsorption of hydrogen sulphide and its subsequent oxidation onto cementitious material surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Grandclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4082,103 +4082,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'une hétérogénéité macroporale sur les processus de transport de soluté dans un milieu poreux : expérimentations sur sols modèles et simulations par la méthode de Lattice-Boltzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Batany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3, pp.32-38. </w:t>
@@ -4255,51 +4255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4346,77 +4346,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiotic interaction between hydrogen sulphide and cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Grandclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4488,77 +4488,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated Biodeterioration Test for the Study of Cementitious Materials in Sewer Networks: Experimental and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Grandclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4612,542 +4612,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation modeling of concrete submitted to biogenic acid attack</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haifeng Yuan</w:t>
+                <w:t xml:space="preserve">Desorption-induced shear failure of coal bed seams during gas depletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chaussadent</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.01.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137, pp.142-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2014.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378433v1</w:t>
+                <w:t xml:space="preserve">hal-01118564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the influence of supercritical state on the relative permeability of Vosges sandstone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Stress from NaCl crystallisation by carbon dioxide injection in aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Osselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.06.009⟩</w:t>
+              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (5), pp.280-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/envgeo.13.00057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357258v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desorption-induced shear failure of coal bed seams during gas depletion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of the influence of supercritical state on the relative permeability of Vosges sandstone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Osselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2014.10.016⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 343 (9), pp. 495-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118564v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress from NaCl crystallisation by carbon dioxide injection in aquifers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+                <w:t xml:space="preserve">Degradation modeling of concrete submitted to biogenic acid attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaussadent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (5), pp.280-291. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp 29-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/envgeo.13.00057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699281v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the carbonation mechanism of \{CH\} and C-S-H in terms of kinetics, microstructure changes and moisture properties</w:t>
               </w:r>
@@ -5237,103 +5237,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress from nacl crystallization by CO2 injection in aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Osselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fen-Chong Teddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.280-291</w:t>
@@ -5375,51 +5375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermodynamic approach to effective stresses in unsaturated soils incorporating the concept of partial pore deformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.2136-2136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5479,51 +5479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5681,600 +5681,600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01085940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poroelastic analysis of partial freezing in cohesive porous materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbonation kinetics of a bed of recycled concrete aggregates: a laboratory study on model materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4007908⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.50--65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905986v1</w:t>
+                <w:t xml:space="preserve">hal-00905997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation modelling of concrete submitted to sulfuric acid attack</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haifeng Yuan</w:t>
+                <w:t xml:space="preserve">Reactive Transport Modeling of CO2 through Cementitious Materials under CO2 Geological Storage Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiyun Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chaussadent</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.08.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18, pp.75--87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2013.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916555v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonation kinetics of a bed of recycled concrete aggregates: a laboratory study on model materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Thiery</w:t>
+                <w:t xml:space="preserve">Degradation modelling of concrete submitted to sulfuric acid attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 46, pp.50--65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.01.005⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 53, pp.267-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00905997v1</w:t>
+                <w:t xml:space="preserve">hal-00916555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Transport Modeling of CO2 through Cementitious Materials under CO2 Geological Storage Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiyun Shen</w:t>
+                <w:t xml:space="preserve">Poroelastic analysis of partial freezing in cohesive porous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4007908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2013.07.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00905453v1</w:t>
+                <w:t xml:space="preserve">hal-00905986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transverse isotropic model for microporous solids - Application to coal matrix adsorption and swelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6346,64 +6346,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water removal by freeze-drying of hardened cement paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kefei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6450,103 +6450,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence on injection temperature and on aquifer's petrophysical properties of the local stress applying on the pore wall of a crystallized pore in the context of co2 storage in deep saline aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Osselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64 (2), </w:t>
@@ -6596,51 +6596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of Petersen matrix to the modelling of chemical equilibrium involved in concrete carbonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6707,548 +6707,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore structure characterization of cement pastes blended with high-volu me fly-ash</w:t>
+                <w:t xml:space="preserve">Determination of cement hydration and pozzolanic reaction extents for fly-ash cement pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 42 (1), pp.194-204. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2011.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906049v1</w:t>
+                <w:t xml:space="preserve">hal-00906016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of porosity on thermal expansion coefficient of cement pastes and mortars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+                <w:t xml:space="preserve">A Poromechanical Model for Coal Seams Injected with Carbon Dioxide: From an Isotherm of Adsorption to a Swelling of the Reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nikoosokhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2011.09.010⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (5), pp.777-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2012048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906023v1</w:t>
+                <w:t xml:space="preserve">hal-01936519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of cement hydration and pozzolanic reaction extents for fly-ash cement pastes</w:t>
+                <w:t xml:space="preserve">Pore structure characterization of cement pastes blended with high-volu me fly-ash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kefei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (1), pp.194-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2011.07.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00906016v1</w:t>
+                <w:t xml:space="preserve">hal-00906049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Poromechanical Model for Coal Seams Injected with Carbon Dioxide: From an Isotherm of Adsorption to a Swelling of the Reservoir</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Vandamme</w:t>
+                <w:t xml:space="preserve">Effect of porosity on thermal expansion coefficient of cement pastes and mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kefei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.468-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2011.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst/2012048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01936519v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of pore structure, contact angle and pore entrapment of blende d cement pastes from mercury porosimetry data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7320,77 +7320,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of freezing behavior of cementitious materials by poromechanical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kefei Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48, pp.3267-3273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7437,64 +7437,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface fractal analysis of pore structure of high-volume fly-ash cement pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kefei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8181,347 +8181,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of chloride ingress into saturated concrete on the basis of a multi-species model by numerical calculations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Baroghel-Bouny</w:t>
+                <w:t xml:space="preserve">Modelling the Influence of Ionic and Fluid Transport on Rebars Corrosion in Unsaturated Cement Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Foct</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Petre-Lazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3 (6), pp.401--421</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 136, pp.131 -- 140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906116v1</w:t>
+                <w:t xml:space="preserve">hal-00906132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Site-City Interaction: Main Governing Phenomena through Simplified Numerical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Kham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 96 (5), pp.1934-1951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0120050143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00267062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Influence of Ionic and Fluid Transport on Rebars Corrosion in Unsaturated Cement Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wissem Dridi</w:t>
+                <w:t xml:space="preserve">Prediction of chloride ingress into saturated concrete on the basis of a multi-species model by numerical calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Nguyen Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Baroghel-Bouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Petre-Lazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 136, pp.131 -- 140</w:t>
+              <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (6), pp.401--421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906132v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the water budget of streets: experimentation and modelling</w:t>
               </w:r>
@@ -8745,51 +8745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of pH in Electro-Osmosis: Experimental Study on NaCl–Water Saturated Kaolinite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Beddiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8874,51 +8874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of existing behaviour models to unsaturated states: Application to CJS model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9262,51 +9262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Kham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9654,239 +9654,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-scale modelling of swelling clay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coussy</w:t>
+                <w:t xml:space="preserve">Amplification du mouvement sismique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 3 (1), pp.57--75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12795119.1999.9692235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586627v1</w:t>
+                <w:t xml:space="preserve">hal-03558645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification du mouvement sismique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
+                <w:t xml:space="preserve">A two-scale modelling of swelling clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dormieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9, pp.21-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558645v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vanishing diffusion process in unsaturated soils</w:t>
               </w:r>
@@ -10232,51 +10232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the thermoporomechanical response of porous composites by an FFT-based method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Camila Olarte Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10314,90 +10314,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Bituminized Waste Products swelling due to water uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mélot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10435,90 +10435,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport d'un agent de contraste IRM dans un milieu poreux modèle traversé par un macropore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Batany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10556,51 +10556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential solute transport in a model macroporous medium: breakthrough experiments, magnetic resonance imaging and numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Batany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10608,51 +10608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paméla Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FICPM 2018, French Interpore Conference on Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. 2p</w:t>
@@ -10707,51 +10707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia M'Jahad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10832,51 +10832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yushan Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Omikrine-Metalssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10940,51 +10940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress Path of Coal Seams During Depletion: The Effect of Desorption on Coal Failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11717,77 +11717,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action combinée du gel et de sels sur un milieu poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kefei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bouteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11838,64 +11838,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment intégrer quantitativement la carbonatation atmosphérique dans le bilan-carbone des matériaux cimentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12080,51 +12080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dormieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997, pp.585-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12174,77 +12174,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poromechanical Behavior of Recompacted or Natural Coal with CO2: Modeling and Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12838,51 +12838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformations physico-chimiques dans les matériaux du génie civil : Conséquences mécaniques et microstructurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSTITUT FRANCAIS DES SCIENCES ET TECHNOLOGIES DES TRANSPORTS, DE L'AMENAGEMENT ET DES RESEAUX (IFSTTAR), 136 p., 2012, ETUDES ET RECHERCHES DES LABORATOIRES DES PONTS ET CHAUSSEES, </w:t>
@@ -13239,51 +13239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BF1910A"/>
+    <w:nsid w:val="009DE454"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13470,51 +13470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05252291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Eizaguirre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Tang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gil-Roca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2024.107884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05079783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Samudio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107852" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493773v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidi-Boulenouar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107324" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Ran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Omikrine Metalssi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefei Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiong Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Champenois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3624" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779590v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130881" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chabot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202338214003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779612v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106951" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905469v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106353" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Tahiri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huy Vu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106971" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03981982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Barnes-Davin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bougrain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braymand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01349" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Gu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud-Pierre Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen Chong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106676" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sereng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11146571" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01040-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Xie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01835-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03164498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Abouloifa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2021.103796" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877482v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginger El Tabbal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874648v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dard&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019059" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053646v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105847" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923581v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pierre Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120000" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03054570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Melot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M'Jahad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste B Champenois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152165" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874682v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Alavoine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.19.00252" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02153198v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Batany" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.07.0140" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466886v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.05.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950107v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Grandclerc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dominique" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201810075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02125805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espinoza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2018.09.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02130335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.18.00114" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880755v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaussadent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.01.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574820v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.07.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01719399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727223v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Espinoza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal-Gilbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2016.06.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503228v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016036" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F26062669EB684AE5A877D785870D552D226AAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.1069" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378433v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Yuan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chatellier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.01.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357258v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.06.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118564v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.10.016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03699281v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/envgeo.13.00057" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922073v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thiery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.11.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976811v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Chong Teddy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157350v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2013.06.0110" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118563v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.09.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01085940v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokhan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.07.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905986v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007908" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.08.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD38VPM5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905997v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Belin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.01.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59KX2B7F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905453v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyun Shen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.07.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-032K8ZPW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914347v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010337" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HTS898C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906003v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zeng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.717326" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905978v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120529" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V7F4NNTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905446v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;rry Chaussadent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.836725" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906049v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.09.012" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R51B25C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906023v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.09.010" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVLP4X3G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906016v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.07.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D90GW43H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936519v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikoosokhan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandamme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012048" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906013v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.06.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGT6FCQZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906057v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.07.018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906060v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2010.07.061" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P927D4H8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906071v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Dridi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906068v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel-Bouny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Nguyen Thai" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906075v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Quang Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Petkovic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906081v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Platret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.04.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SN4ZGRM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350471v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goyer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Clement" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906089v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anfosso-L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906116v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267062v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kham" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120050143" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906132v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foct" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petre-Lazar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906111v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355603v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xiao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Del&#233;pine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120050012" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070446v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dupas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-004-6798-9" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NDPD54QW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140210v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Wong" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubujet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.453" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB455B7B8F389A540B6EB7D6F0A106FFD19A6C31/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586300v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02481623" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JSGJF64Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558652v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duval" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120000087" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409816v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Duval" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355605v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-352X(02)00017-4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586615v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mainguy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355596v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0267-7261(00)00016-6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586627v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dormieux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lemarchand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558645v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1999.9692235" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586640v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eymard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313080v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343938v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Olarte Garzon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04844466v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Champenois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy M&#233;lot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04402042v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Faure" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915268v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Faure" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465745v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465639v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Omikrine-Metalssi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265786v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952646v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691802v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691801v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876133v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouteille" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fen Chong" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Baroghel Bouny" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dierkens" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691803v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691804v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391026v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouteille" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428615v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Belin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177292v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Robbe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cany" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116455v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coussy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948374v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702818v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Shen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702816v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595113v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Acker" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Kaspi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/act-actmpps-fr" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274121v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokahn" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527665068" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850667v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.si18-fr" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274159v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Pellenq" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558737v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003078548-48" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05252291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Eizaguirre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Tang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gil-Roca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2024.107884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05079783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Samudio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107852" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493773v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidi-Boulenouar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107324" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322571v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiong Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Champenois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3624" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Ran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Omikrine Metalssi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefei Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130881" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chabot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202338214003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779625v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107099" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Tahiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huy Vu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106971" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106353" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779612v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106951" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03981982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Barnes-Davin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bougrain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braymand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01349" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Gu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud-Pierre Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen Chong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106676" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sereng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11146571" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01040-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Xie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01835-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03164498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Abouloifa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2021.103796" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923581v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pierre Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120000" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dard&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019059" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105847" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginger El Tabbal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03054570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Melot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M'Jahad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste B Champenois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152165" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874682v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Alavoine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.19.00252" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.05.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02153198v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Batany" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.07.0140" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02125805v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espinoza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2018.09.014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02130335v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.18.00114" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Grandclerc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dominique" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201810075" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880755v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaussadent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.01.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574820v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.07.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01719399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727223v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Espinoza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal-Gilbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2016.06.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503228v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016036" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F26062669EB684AE5A877D785870D552D226AAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.1069" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118564v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.10.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03699281v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/envgeo.13.00057" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357258v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.06.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Yuan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chatellier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.01.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922073v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thiery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.11.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976811v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Chong Teddy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157350v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2013.06.0110" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118563v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.09.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01085940v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokhan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.07.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905997v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Belin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.01.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59KX2B7F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyun Shen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.07.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-032K8ZPW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916555v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.08.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD38VPM5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007908" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914347v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010337" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HTS898C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906003v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zeng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.717326" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905978v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120529" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V7F4NNTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905446v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;rry Chaussadent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.836725" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906016v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.07.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D90GW43H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936519v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikoosokhan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandamme" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012048" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906049v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.09.012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R51B25C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906023v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.09.010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVLP4X3G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906013v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.06.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGT6FCQZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906057v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.07.018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906060v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2010.07.061" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P927D4H8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906071v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Dridi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906068v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel-Bouny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Nguyen Thai" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906075v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Quang Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Petkovic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906081v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Platret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.04.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SN4ZGRM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350471v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goyer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Clement" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906089v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anfosso-L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906132v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foct" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petre-Lazar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267062v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kham" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120050143" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906116v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906111v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355603v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xiao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Del&#233;pine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120050012" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070446v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dupas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-004-6798-9" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NDPD54QW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140210v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Wong" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubujet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.453" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB455B7B8F389A540B6EB7D6F0A106FFD19A6C31/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586300v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02481623" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JSGJF64Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558652v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duval" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120000087" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409816v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Duval" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355605v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-352X(02)00017-4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586615v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mainguy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355596v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0267-7261(00)00016-6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558645v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1999.9692235" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586627v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dormieux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lemarchand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586640v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eymard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313080v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343938v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Olarte Garzon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04844466v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Champenois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy M&#233;lot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04402042v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Faure" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915268v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Faure" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465745v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465639v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Omikrine-Metalssi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265786v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952646v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691802v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691801v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876133v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouteille" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fen Chong" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Baroghel Bouny" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dierkens" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691803v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691804v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391026v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouteille" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428615v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Belin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177292v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Robbe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cany" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116455v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coussy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948374v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702818v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Shen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702816v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595113v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Acker" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Kaspi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/act-actmpps-fr" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274121v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokahn" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527665068" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850667v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.si18-fr" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274159v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Pellenq" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558737v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003078548-48" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>