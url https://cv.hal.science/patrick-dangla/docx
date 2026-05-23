--- v2 (2026-04-29)
+++ v3 (2026-05-23)
@@ -225,455 +225,455 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining magnetic resonance imaging and X-ray microtomography to analyse water transfer in unsaturated expansive clay</w:t>
+                <w:t xml:space="preserve">Multiphysics modelling of 3D concrete printing: From material model to process simulation and optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Eizaguirre</w:t>
+                <w:t xml:space="preserve">Maxime Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Minh Tang</w:t>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bornert</w:t>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Gil-Roca</w:t>
+                <w:t xml:space="preserve">Romain Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 346, pp.107884. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 109, pp.104847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2024.107884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2025.104847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252291v1</w:t>
+                <w:t xml:space="preserve">hal-05140464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the poromechanical behaviour of class G cement paste: A multiphysics approach from early age to hardened state</w:t>
+                <w:t xml:space="preserve">Combining magnetic resonance imaging and X-ray microtomography to analyse water transfer in unsaturated expansive clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pierre</w:t>
+                <w:t xml:space="preserve">Pablo Eizaguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Samudio</w:t>
+                <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jaime Gil-Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.107852⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 346, pp.107884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2024.107884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05079783v1</w:t>
+                <w:t xml:space="preserve">hal-05252291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics modelling of 3D concrete printing: From material model to process simulation and optimisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling the poromechanical behaviour of class G cement paste: A multiphysics approach from early age to hardened state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Samudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 109, pp.104847. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 193, pp.107852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2025.104847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2025.107852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140464v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring two regimes of water mobility in unsaturated expansive clay using NMR relaxometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Eizaguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -776,51 +776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐baptiste Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -927,51 +927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kefei Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1018,64 +1018,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sand on the water retention properties of a bentonite/sand mixture by NMR characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Eizaguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1195,51 +1195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kefei Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1280,672 +1280,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of salt-frost damage of pervious concrete at the scale of a few aggregates</w:t>
+                <w:t xml:space="preserve">The FastCarb project: Taking advantage of the accelerated carbonation of recycled concrete aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iliass Tahiri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc Huy Vu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Barnes-Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bougrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Braymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106971⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.art.e01349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2022.e01349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186670v1</w:t>
+                <w:t xml:space="preserve">hal-03981982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of heterogeneities of density on the hydromechanical behaviour of pellet-based bentonite materials in imbibition experiments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modeling the sulfate attack induced expansion of cementitious materials based on interface-controlled crystal growth mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushan Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud-Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen Chong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2021.106353⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905469v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spalling rate of concretes subject to combined leaching and external sulfate attack</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of salt-frost damage of pervious concrete at the scale of a few aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iliass Tahiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Huy Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106951⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 162, pp.106971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779612v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FastCarb project: Taking advantage of the accelerated carbonation of recycled concrete aggregates</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of heterogeneities of density on the hydromechanical behaviour of pellet-based bentonite materials in imbibition experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Braymand</w:t>
+                <w:t xml:space="preserve">Benjamin Darde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2022.e01349⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 216, pp.106353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2021.106353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981982v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the sulfate attack induced expansion of cementitious materials based on interface-controlled crystal growth mechanisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Spalling rate of concretes subject to combined leaching and external sulfate attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Ran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kefei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Teddy Fen Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 152, 15 p. </w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515314v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Recycled Aggregates Properties by Means of CO2 Uptake</w:t>
               </w:r>
@@ -1970,64 +1970,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Djerbi Tegguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (14), pp.6571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2061,90 +2061,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the hydromechanical behaviour of bentonite pellets by swelling pressure tests and discrete element modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Darde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2208,51 +2208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive transport modelling of concrete subject to de-icing salts and atmospheric carbonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meijie Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kefei Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2316,64 +2316,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling transient variations of permeability in coal seams at the reservoir scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Abouloifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Gas Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 88, pp.103796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2401,598 +2401,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating ettringite due to DEF at the pore scale of cement paste by heat-based dissolution tests</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the drying shrinkage of porous materials by considering both capillary and adsorption effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Pierre Martin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ginger El Tabbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bottoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Granet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120000⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142, pp.104016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923581v2</w:t>
+                <w:t xml:space="preserve">hal-02877482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the initial granular structure of clay sealing materials on their swelling properties: experiments and DEM simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Locating ettringite due to DEF at the pore scale of cement paste by heat-based dissolution tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Yushan Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 258, 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjn/2019059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02874648v1</w:t>
+                <w:t xml:space="preserve">hal-02923581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the behaviour of bentonite pellet-powder mixtures upon hydration from dry granular state to saturated homogeneous state</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effects of the initial granular structure of clay sealing materials on their swelling properties: experiments and DEM simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105847⟩</w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2019059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053646v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the drying shrinkage of porous materials by considering both capillary and adsorption effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modelling the behaviour of bentonite pellet-powder mixtures upon hydration from dry granular state to saturated homogeneous state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Darde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 142, pp.104016. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 278, pp.105847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2020.105847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877482v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-Hydro-Mechanical analysis of Bituminized Waste swelling due to water uptake: Experimental and model comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3082,64 +3082,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Fourier transform-based homogenisation of gas hydrate bearing sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Alavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotechnique Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (2), pp.367-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3167,745 +3167,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore size analyses of cement paste exposed to external sulfate attack and delayed ettringite formation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interplay between Molecular Diffusion and Advection during Solute Transport in Macroporous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Batany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.05.011⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.07.0140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466886v1</w:t>
+                <w:t xml:space="preserve">hal-02153198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Molecular Diffusion and Advection during Solute Transport in Macroporous Media</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pore size analyses of cement paste exposed to external sulfate attack and delayed ettringite formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushan Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Pierre Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (1), </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, 33 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.07.0140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153198v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability changes in coal seams: the role of anisotropy</w:t>
+                <w:t xml:space="preserve">Construction d'outils opérationnels pour l'évaluation du comportement des matériaux cimentaires en réseau d'assainissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.L. Wang</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Anaïs Grandclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2018.09.014⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp. 75-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201810075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125805v1</w:t>
+                <w:t xml:space="preserve">hal-01950107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-mechanical behaviour of high-density bentonite pellet on partial hydration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Permeability changes in coal seams: the role of anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.L. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.52-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2018.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgele.18.00114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02130335v1</w:t>
+                <w:t xml:space="preserve">hal-02125805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'outils opérationnels pour l'évaluation du comportement des matériaux cimentaires en réseau d'assainissement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Issam Nour</w:t>
+                <w:t xml:space="preserve">Hydro-mechanical behaviour of high-density bentonite pellet on partial hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Minh A.M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Dominique</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
+                <w:t xml:space="preserve">Minh Ngoc Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10, pp. 75-87. </w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.330-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/tsm/201810075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jgele.18.00114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950107v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the sulfuric acid attack on different types of cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Grandclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3952,90 +3952,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cement composition on the adsorption of hydrogen sulphide and its subsequent oxidation onto cementitious material surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Grandclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4082,103 +4082,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'une hétérogénéité macroporale sur les processus de transport de soluté dans un milieu poreux : expérimentations sur sols modèles et simulations par la méthode de Lattice-Boltzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Batany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Batany</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3, pp.32-38. </w:t>
@@ -4229,77 +4229,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorptive-mechanical properties of reconstituted granular coal: Experimental characterization and poromechanical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4340,368 +4340,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiotic interaction between hydrogen sulphide and cementitious materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Accelerated Biodeterioration Test for the Study of Cementitious Materials in Sewer Networks: Experimental and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Grandclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 513 (104), 11 p. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 711, pp 1069-1075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2016036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.711.1069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503228v1</w:t>
+                <w:t xml:space="preserve">hal-01379222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Biodeterioration Test for the Study of Cementitious Materials in Sewer Networks: Experimental and Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Abiotic interaction between hydrogen sulphide and cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Grandclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 513 (104), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2016036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.711.1069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01379222v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desorption-induced shear failure of coal bed seams during gas depletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4787,64 +4787,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (5), pp.280-291. </w:t>
@@ -4921,51 +4921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5029,51 +5029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation modeling of concrete submitted to biogenic acid attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5159,51 +5159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 56, pp.153 - 170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5276,64 +5276,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fen-Chong Teddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.280-291</w:t>
@@ -5356,304 +5356,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamic approach to effective stresses in unsaturated soils incorporating the concept of partial pore deformations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Measurement and modeling of adsorptive–poromechanical properties of bituminous coal cores exposed to CO2: Adsorption, swelling strains, swelling stresses and impact on fracture permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.2136-2136. </w:t>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 134-135, pp.80-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2013.06.0110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2014.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157350v1</w:t>
+                <w:t xml:space="preserve">hal-01118563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and modeling of adsorptive–poromechanical properties of bituminous coal cores exposed to CO2: Adsorption, swelling strains, swelling stresses and impact on fracture permeability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">A thermodynamic approach to effective stresses in unsaturated soils incorporating the concept of partial pore deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 134-135, pp.80-95. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.2136-2136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2014.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2013.06.0110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118563v1</w:t>
+                <w:t xml:space="preserve">hal-01157350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A poromechanical model for coal seams saturated with binary mixtures of CH4 and CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nikoosokhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71, pp.97-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5681,1703 +5681,1703 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01085940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonation kinetics of a bed of recycled concrete aggregates: a laboratory study on model materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension of Petersen matrix to the modelling of chemical equilibrium involved in concrete carbonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Belin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+                <w:t xml:space="preserve">Thiérry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.01.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (10), pp.920--934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2013.836725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905997v1</w:t>
+                <w:t xml:space="preserve">hal-00905446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Transport Modeling of CO2 through Cementitious Materials under CO2 Geological Storage Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Degradation modelling of concrete submitted to sulfuric acid attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Thiery</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2013.07.003⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53, pp.267-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905453v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation modelling of concrete submitted to sulfuric acid attack</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Poroelastic analysis of partial freezing in cohesive porous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.08.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4007908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00916555v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poroelastic analysis of partial freezing in cohesive porous materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbonation kinetics of a bed of recycled concrete aggregates: a laboratory study on model materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4007908⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.50--65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905986v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transverse isotropic model for microporous solids - Application to coal matrix adsorption and swelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reactive Transport Modeling of CO2 through Cementitious Materials under CO2 Geological Storage Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiyun Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 118 (12), pp.6113-6123. </w:t>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18, pp.75--87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013JB010337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2013.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914347v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water removal by freeze-drying of hardened cement paste</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A transverse isotropic model for microporous solids - Application to coal matrix adsorption and swelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (12), pp.6113-6123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JB010337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07373937.2012.717326⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906003v1</w:t>
+                <w:t xml:space="preserve">hal-00914347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence on injection temperature and on aquifer's petrophysical properties of the local stress applying on the pore wall of a crystallized pore in the context of co2 storage in deep saline aquifers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Osselin</w:t>
+                <w:t xml:space="preserve">Water removal by freeze-drying of hardened cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kefei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2013120529⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31, pp.67--71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2012.717326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905978v1</w:t>
+                <w:t xml:space="preserve">hal-00906003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Petersen matrix to the modelling of chemical equilibrium involved in concrete carbonation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dependence on injection temperature and on aquifer's petrophysical properties of the local stress applying on the pore wall of a crystallized pore in the context of co2 storage in deep saline aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Osselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2013120529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2013.836725⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905446v1</w:t>
+                <w:t xml:space="preserve">hal-00905978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of cement hydration and pozzolanic reaction extents for fly-ash cement pastes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Analysis of pore structure, contact angle and pore entrapment of blende d cement pastes from mercury porosimetry data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.1053--1060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2011.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2012.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906016v1</w:t>
+                <w:t xml:space="preserve">hal-00906013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Poromechanical Model for Coal Seams Injected with Carbon Dioxide: From an Isotherm of Adsorption to a Swelling of the Reservoir</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Pore structure characterization of cement pastes blended with high-volu me fly-ash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kefei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2012048⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (1), pp.194-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936519v1</w:t>
+                <w:t xml:space="preserve">hal-00906049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore structure characterization of cement pastes blended with high-volu me fly-ash</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Effect of porosity on thermal expansion coefficient of cement pastes and mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kefei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.468-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2011.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.09.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906049v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of porosity on thermal expansion coefficient of cement pastes and mortars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Determination of cement hydration and pozzolanic reaction extents for fly-ash cement pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1, pp.468-475. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2011.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2011.09.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906023v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of pore structure, contact angle and pore entrapment of blende d cement pastes from mercury porosimetry data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Poromechanical Model for Coal Seams Injected with Carbon Dioxide: From an Isotherm of Adsorption to a Swelling of the Reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nikoosokhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2012.06.005⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (5), pp.777-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2012048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00906013v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of freezing behavior of cementitious materials by poromechanical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kefei Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7424,90 +7424,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface fractal analysis of pore structure of high-volume fly-ash cement pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kefei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 257, pp.762--768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7553,51 +7553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebar corrosion in carbonated concrete exposed to variable humidity conditions. Interpretation of Tuutti's curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Dridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7661,51 +7661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baroghel-Bouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Nguyen Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31, pp.522--534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7756,51 +7756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thai Quang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Petkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baroghel-Bouny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7832,696 +7832,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the carbonation front shape on cementitious materials: Effects of the chemical kinetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sound Propagation above a Porous Road Surface with Extended Reaction by Boundary Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Villain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Platret</w:t>
+                <w:t xml:space="preserve">Michel Berengier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 122 (2), pp.731-736</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906081v1</w:t>
+                <w:t xml:space="preserve">hal-00906089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemple d'application d'un modèle de carbonatation in situ</w:t>
+                <w:t xml:space="preserve">Investigation of the carbonation front shape on cementitious materials: Effects of the chemical kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Platret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (7), pp.1047-1058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2007.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350471v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound Propagation above a Porous Road Surface with Extended Reaction by Boundary Element Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exemple d'application d'un modèle de carbonatation in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Anfosso-Lédée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
+                <w:t xml:space="preserve">Sarah Goyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Platret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Berengier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Luc Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 122 (2), pp.731-736</w:t>
+              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 270-271, pp 29-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906089v1</w:t>
+                <w:t xml:space="preserve">hal-00350471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Influence of Ionic and Fluid Transport on Rebars Corrosion in Unsaturated Cement Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Seismic Site-City Interaction: Main Governing Phenomena through Simplified Numerical Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Petre-Lazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (5), pp.1934-1951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120050143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906132v1</w:t>
+                <w:t xml:space="preserve">insu-00267062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Site-City Interaction: Main Governing Phenomena through Simplified Numerical Models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Prediction of chloride ingress into saturated concrete on the basis of a multi-species model by numerical calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Nguyen Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Baroghel-Bouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (6), pp.401--421</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00267062v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of chloride ingress into saturated concrete on the basis of a multi-species model by numerical calculations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modelling the Influence of Ionic and Fluid Transport on Rebars Corrosion in Unsaturated Cement Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Foct</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Petre-Lazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3 (6), pp.401--421</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 136, pp.131 -- 140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906116v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the water budget of streets: experimentation and modelling</w:t>
               </w:r>
@@ -8533,51 +8533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8609,458 +8609,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple and Efficient Regularization Method for 3D BEM: Application to Frequency-Domain Elastodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Adaptation of existing behaviour models to unsaturated states: Application to CJS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubujet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29 (11), pp.1127-1155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120050012⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355603v1</w:t>
+                <w:t xml:space="preserve">hal-00140210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of pH in Electro-Osmosis: Experimental Study on NaCl–Water Saturated Kaolinite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Simple and Efficient Regularization Method for 3D BEM: Application to Frequency-Domain Elastodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Beddiar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+                <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Dupas</w:t>
+                <w:t xml:space="preserve">H. Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Berthaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
+                <w:t xml:space="preserve">Nicolas Delépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 61 (1), pp.93-107. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (5), pp.1916-1927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-004-6798-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120050012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070446v1</w:t>
+                <w:t xml:space="preserve">hal-00355603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of existing behaviour models to unsaturated states: Application to CJS model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+                <w:t xml:space="preserve">Role of pH in Electro-Osmosis: Experimental Study on NaCl–Water Saturated Kaolinite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Beddiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Wong</w:t>
+                <w:t xml:space="preserve">André Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dubujet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Yves Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 29 (11), pp.1127-1155. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61 (1), pp.93-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-004-6798-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140210v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The equivalent pore pressure and the swelling and shrinkage of cement-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9132,77 +9132,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal Superposition Method for the Analysis of Seismic-Wave Amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 93, pp.1144--1153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9230,239 +9230,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Site Effects for Shallow and Deep Alluvial Basins: In-Depth Motion and Focusing Effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Seismic site effects in a deep alluvial basin: numerical analysis by the boundary element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (7), pp.573-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0266-352X(02)00017-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00409816v1</w:t>
+                <w:t xml:space="preserve">hal-00355605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic site effects in a deep alluvial basin: numerical analysis by the boundary element method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Seismic Site Effects for Shallow and Deep Alluvial Basins: In-Depth Motion and Focusing Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (9-12), pp.849-854</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355605v1</w:t>
+                <w:t xml:space="preserve">hal-00409816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la perméabilité à l'eau liquide des bétons à partir de leur perte de masse durant le séchage</w:t>
               </w:r>
@@ -9487,51 +9487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Baroghel-Bouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 5 (2-3), pp.269-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9556,77 +9556,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of seismic wave amplification in Nice (France) and comparisons with experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 19 (5), pp.347-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9654,269 +9654,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification du mouvement sismique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A two-scale modelling of swelling clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dormieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9, pp.21-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558645v1</w:t>
+                <w:t xml:space="preserve">hal-00586627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-scale modelling of swelling clay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Amplification du mouvement sismique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Semblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 3 (1), pp.57--75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12795119.1999.9692235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586627v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vanishing diffusion process in unsaturated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9999,77 +9999,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling chemically active porous media: material evolution and multiphysics couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10094,103 +10094,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale characterisation and modelling of the hydromechanical behaviour of a bentonite-sand mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Eizaguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t>
@@ -10232,64 +10232,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the thermoporomechanical response of porous composites by an FFT-based method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Camila Olarte Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Energy Geotechnics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Navier Laboratory, Ecole Nationale des Ponts et Chaussées, Université Gustave Eiffel, CNRS, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10340,51 +10340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujiong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10435,103 +10435,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport d'un agent de contraste IRM dans un milieu poreux modèle traversé par un macropore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Batany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Batany</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10556,103 +10556,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential solute transport in a model macroporous medium: breakthrough experiments, magnetic resonance imaging and numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Batany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emmanuel Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FICPM 2018, French Interpore Conference on Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. 2p</w:t>
@@ -10694,51 +10694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Chemo-Hydro-Mechanical analysis of Bituminized Waste swelling due to water up-taking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Mélot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10806,103 +10806,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling for cement materials exposed to external sulfate attack or delayed ettringite formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yushan Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Omikrine-Metalssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud-Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10940,77 +10940,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress Path of Coal Seams During Depletion: The Effect of Desorption on Coal Failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11074,51 +11074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Modeling, Strategies for Sustainable Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11137,644 +11137,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and strain: from the molecule to a coal bed reservoir</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A poromechanical model for coal seams injected with carbon dioxide : from an isotherm of adsorption to a swelling of the reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nikoosokhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPPS 2011, Symposium on Mechanics and Physics of Porous Solids : A tribute to Pr. Olivier Coussy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Marne-la-Vallée, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">Pore2Field 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691802v1</w:t>
+                <w:t xml:space="preserve">hal-00691804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual-porosity model for coal bed reservoirs</w:t>
+                <w:t xml:space="preserve">Carbon dioxide injection in coal beds: from molecular simulations to reservoir simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nikoosokhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Porous Media, Interpore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Geoproc 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691801v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is scaling a non-coupled phenomenon ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Adsorption and strain: from the molecule to a coal bed reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nikoosokhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERPORE 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, France. 2p</w:t>
+              <w:t xml:space="preserve">MPPS 2011, Symposium on Mechanics and Physics of Porous Solids : A tribute to Pr. Olivier Coussy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Marne-la-Vallée, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876133v1</w:t>
+                <w:t xml:space="preserve">hal-00691802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dioxide injection in coal beds: from molecular simulations to reservoir simulations</w:t>
+                <w:t xml:space="preserve">A dual-porosity model for coal bed reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nikoosokhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoproc 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Perth, Australia</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Porous Media, Interpore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691803v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A poromechanical model for coal seams injected with carbon dioxide : from an isotherm of adsorption to a swelling of the reservoir</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Is scaling a non-coupled phenomenon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Fen Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Baroghel Bouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dierkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pore2Field 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">INTERPORE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691804v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action combinée du gel et de sels sur un milieu poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kefei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11838,90 +11838,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment intégrer quantitativement la carbonatation atmosphérique dans le bilan-carbone des matériaux cimentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GC'2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11972,51 +11972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Robbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12067,64 +12067,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle d'argile gonflante à deux échelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dormieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997, pp.585-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12174,90 +12174,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poromechanical Behavior of Recompacted or Natural Coal with CO2: Modeling and Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12282,217 +12282,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Transport Modelling for the Penetration of Supercritical CO2 Through Well Cement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">CO2 injection in coal bed reservoirs : A dual poroelastic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nikoosokhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics and Physics of Porous Solids - mpps 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702818v1</w:t>
+                <w:t xml:space="preserve">hal-00702816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 injection in coal bed reservoirs : A dual poroelastic model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reactive Transport Modelling for the Penetration of Supercritical CO2 Through Well Cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Y. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics and Physics of Porous Solids - mpps 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702816v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12523,64 +12523,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPPS 2011, Symposium on Mechanics and Physics of Porous Solids : A tribute to Pr. Olivier Coussy, Marne-la-Vallée, 18-20 avril 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Acker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Feraille Fresnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12669,90 +12669,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Poromechanical Behavior of Microporous and Mesoporous Solids: Application to Coal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nikoosokahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Elasticity and Hysteresis: Fluid-Solid Coupling in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-3-527-33302-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12780,329 +12780,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations physico-chimiques dans les matériaux du génie civil : Conséquences mécaniques et microstructurales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bouteille</w:t>
+                <w:t xml:space="preserve">CO2 Storage in Coal Seams: Coupling Surface Adsorption and Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nikoosokahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Caré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
+                <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformations physico-chimiques dans les matériaux du génie civil : Conséquences mécaniques et microstructurales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geomechanics in CO2 Storage Facilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9781118577455</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850667v1</w:t>
+                <w:t xml:space="preserve">hal-01274159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 Storage in Coal Seams: Coupling Surface Adsorption and Strain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Transformations physico-chimiques dans les matériaux du génie civil : Conséquences mécaniques et microstructurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Caré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaussadent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Françoise Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomechanics in CO2 Storage Facilities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transformations physico-chimiques dans les matériaux du génie civil : Conséquences mécaniques et microstructurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTITUT FRANCAIS DES SCIENCES ET TECHNOLOGIES DES TRANSPORTS, DE L'AMENAGEMENT ET DES RESEAUX (IFSTTAR), 136 p., 2012, ETUDES ET RECHERCHES DES LABORATOIRES DES PONTS ET CHAUSSEES, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3829/erlpc.si18-fr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274159v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEM analysis of seismic wave amplification in Caracas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Semblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13239,51 +13239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="009DE454"/>
+    <w:nsid w:val="D2E6CB7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13470,51 +13470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05252291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Eizaguirre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Tang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gil-Roca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2024.107884" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05079783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Samudio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107852" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493773v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidi-Boulenouar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107324" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322571v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiong Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Champenois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3624" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Ran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Omikrine Metalssi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefei Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130881" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chabot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202338214003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779625v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107099" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Tahiri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huy Vu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106971" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106353" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779612v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106951" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03981982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Barnes-Davin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bougrain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braymand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01349" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Gu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud-Pierre Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen Chong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106676" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sereng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11146571" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01040-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Xie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01835-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03164498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Abouloifa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2021.103796" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923581v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pierre Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120000" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874648v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dard&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019059" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105847" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginger El Tabbal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03054570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Melot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M'Jahad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste B Champenois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152165" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874682v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Alavoine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.19.00252" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466886v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.05.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02153198v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Batany" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.07.0140" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02125805v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espinoza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2018.09.014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02130335v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.18.00114" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950107v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Grandclerc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dominique" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201810075" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880755v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaussadent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.01.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574820v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.07.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01719399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727223v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Espinoza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal-Gilbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2016.06.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503228v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016036" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F26062669EB684AE5A877D785870D552D226AAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.1069" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118564v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.10.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03699281v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/envgeo.13.00057" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357258v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.06.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Yuan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chatellier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.01.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922073v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thiery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.11.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976811v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Chong Teddy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157350v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2013.06.0110" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118563v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.09.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01085940v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokhan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.07.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905997v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Belin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.01.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59KX2B7F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyun Shen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.07.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-032K8ZPW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916555v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.08.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD38VPM5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007908" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914347v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010337" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HTS898C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906003v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zeng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.717326" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905978v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120529" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V7F4NNTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905446v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;rry Chaussadent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.836725" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906016v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.07.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D90GW43H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936519v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikoosokhan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandamme" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012048" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906049v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.09.012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R51B25C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906023v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.09.010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVLP4X3G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906013v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.06.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGT6FCQZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906057v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.07.018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906060v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2010.07.061" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P927D4H8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906071v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Dridi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906068v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel-Bouny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Nguyen Thai" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906075v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Quang Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Petkovic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906081v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Platret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.04.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SN4ZGRM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350471v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goyer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Clement" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906089v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anfosso-L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906132v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foct" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petre-Lazar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267062v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kham" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120050143" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906116v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906111v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355603v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xiao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Del&#233;pine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120050012" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070446v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dupas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-004-6798-9" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NDPD54QW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140210v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Wong" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubujet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.453" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB455B7B8F389A540B6EB7D6F0A106FFD19A6C31/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586300v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02481623" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JSGJF64Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558652v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duval" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120000087" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409816v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Duval" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355605v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-352X(02)00017-4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586615v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mainguy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355596v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0267-7261(00)00016-6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558645v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1999.9692235" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586627v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dormieux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lemarchand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586640v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eymard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313080v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343938v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Olarte Garzon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04844466v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Champenois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy M&#233;lot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04402042v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Faure" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915268v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Faure" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465745v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465639v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Omikrine-Metalssi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265786v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952646v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691802v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691801v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876133v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouteille" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fen Chong" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Baroghel Bouny" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dierkens" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691803v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691804v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391026v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouteille" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428615v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Belin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177292v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Robbe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cany" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116455v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coussy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948374v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702818v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Shen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702816v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595113v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Acker" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Kaspi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/act-actmpps-fr" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274121v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokahn" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527665068" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850667v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.si18-fr" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274159v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Pellenq" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558737v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003078548-48" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104847" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05252291v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Eizaguirre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Tang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Gil-Roca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2024.107884" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05079783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Samudio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2025.107852" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493773v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Sidi-Boulenouar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talandier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107324" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322571v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiong Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Champenois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3624" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Ran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Omikrine Metalssi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefei Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130881" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chabot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202338214003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779625v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107099" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03981982v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Barnes-Davin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bougrain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Braymand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01349" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515314v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Gu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud-Pierre Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen Chong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106676" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Tahiri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huy Vu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106971" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh A.M. Tang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2021.106353" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106951" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sereng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Djerbi Tegguer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11146571" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01040-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Xie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-021-01835-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03164498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Abouloifa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2021.103796" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877482v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginger El Tabbal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923581v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pierre Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120000" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874648v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dard&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2019059" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03053646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2020.105847" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03054570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Melot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia M'Jahad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste B Champenois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152165" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02874682v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Alavoine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.19.00252" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02153198v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Batany" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.07.0140" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466886v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.05.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950107v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Grandclerc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dominique" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201810075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02125805v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espinoza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2018.09.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02130335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.18.00114" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880755v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaussadent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.01.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574820v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.07.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01719399v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727223v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Espinoza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal-Gilbert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2016.06.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379222v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.711.1069" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503228v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016036" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F26062669EB684AE5A877D785870D552D226AAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118564v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.10.016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03699281v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/envgeo.13.00057" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357258v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.06.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Yuan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chatellier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.01.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922073v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Thiery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.11.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976811v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Chong Teddy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118563v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.09.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157350v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2013.06.0110" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01085940v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokhan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.07.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905446v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;rry Chaussadent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2013.836725" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916555v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.08.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD38VPM5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905986v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007908" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905997v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Belin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.01.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59KX2B7F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905453v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyun Shen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2013.07.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-032K8ZPW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914347v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010337" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HTS898C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906003v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zeng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2012.717326" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905978v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120529" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V7F4NNTW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906013v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.06.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGT6FCQZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906049v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.09.012" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R51B25C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906023v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.09.010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVLP4X3G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906016v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.07.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D90GW43H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936519v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikoosokhan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandamme" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012048" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906057v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.07.018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906060v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2010.07.061" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P927D4H8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906071v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Dridi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906068v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Baroghel-Bouny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Nguyen Thai" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906075v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Quang Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Petkovic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906089v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anfosso-L&#233;d&#233;e" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906081v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Platret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.04.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SN4ZGRM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350471v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Clement" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00267062v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kham" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120050143" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906116v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906132v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foct" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petre-Lazar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906111v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140210v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Wong" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubujet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.453" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB455B7B8F389A540B6EB7D6F0A106FFD19A6C31/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355603v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xiao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Del&#233;pine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120050012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070446v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dupas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-004-6798-9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NDPD54QW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586300v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02481623" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JSGJF64Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558652v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duval" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120000087" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355605v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-352X(02)00017-4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409816v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Duval" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586615v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mainguy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355596v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0267-7261(00)00016-6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586627v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dormieux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lemarchand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558645v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1999.9692235" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586640v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eymard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313080v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344014v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343938v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Olarte Garzon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04844466v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Champenois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy M&#233;lot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04402042v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Faure" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915268v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Faure" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465745v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465639v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Omikrine-Metalssi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265786v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952646v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691804v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691803v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691802v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691801v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876133v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouteille" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fen Chong" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Baroghel Bouny" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dierkens" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391026v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouteille" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428615v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Belin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04177292v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Robbe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cany" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116455v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coussy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948374v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702816v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702818v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Shen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595113v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Acker" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Kaspi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/act-actmpps-fr" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274121v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokahn" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527665068" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274159v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Pellenq" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850667v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/erlpc.si18-fr" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558737v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003078548-48" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>