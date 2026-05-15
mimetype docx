--- v0 (2026-03-22)
+++ v1 (2026-05-15)
@@ -1103,191 +1103,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01238673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Resource Management and Labour Union Strategies: Survey Results from French Multinationals Located in Central and Eastern Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les relations sociales dans les multinationales françaises industrielles à l'Est transfert, hybridation ou laboratoire de nouvelles pratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dieuaide</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Delteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 19 (2), pp.27-53</w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 123, pp.39-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01238677v1</w:t>
+                <w:t xml:space="preserve">hal-00649259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations sociales dans les multinationales françaises industrielles à l'Est transfert, hybridation ou laboratoire de nouvelles pratiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human Resource Management and Labour Union Strategies: Survey Results from French Multinationals Located in Central and Eastern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dieuaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Delteil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dieuaide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 123, pp.39-51</w:t>
+              <w:t xml:space="preserve">Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (2), pp.27-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649259v1</w:t>
+                <w:t xml:space="preserve">halshs-01238677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comités d'entreprise européens dans l'UE élargie, entre outil de gestion et levier syndical</w:t>
               </w:r>
@@ -3167,96 +3167,96 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surviving the Global Financial Crisis : Automobiles and Finance in Central and Eastern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dieuaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Jefferys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contrepois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steve Jefferys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Contrepois S., Delteil V., Dieuaide P., Jefferys S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalising Employment Relations? Multinational Corporations and Central and Eastern Europe Transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Mac-Millan, 2011, 9780230306813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -4522,51 +4522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457033v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Abel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieuaide" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.13080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03859667v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Zarka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26633" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02485454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aza&#239;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2020.00002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694463v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bureau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024258918775573" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Kesselman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041092ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238664v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bain&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238670v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Delteil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238671v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238672v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238673v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238677v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649264v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265605v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266519v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219661v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266533v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Colletis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266530v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;nel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266534v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03832745v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tardieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-catastrophe_s_parlons_en_approche_pluridisciplinaire_des_catastrophes_patrick_dieuaide_claire_garnier_tardieu-9782140266850-73704.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Claret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Richet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contrepois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Jefferys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roulleau-Berger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Selim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sobel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04487475v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238684v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00310557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Groux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266924v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Du Tertre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=8645" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266928v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266525v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265617v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887715v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00226409v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paulre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Vercellone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457033v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Abel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dieuaide" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.13080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03859667v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Zarka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26633" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02485454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aza&#239;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2020.00002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694463v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bureau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024258918775573" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Kesselman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041092ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238664v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bain&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238670v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Delteil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238671v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238672v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238673v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649259v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238677v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649264v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265605v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266519v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219661v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266533v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Colletis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266530v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;nel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266534v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03832745v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tardieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-catastrophe_s_parlons_en_approche_pluridisciplinaire_des_catastrophes_patrick_dieuaide_claire_garnier_tardieu-9782140266850-73704.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Claret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Richet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contrepois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Jefferys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roulleau-Berger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Selim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sobel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04487475v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238684v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00310557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Groux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266924v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E. Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Du Tertre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=8645" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266928v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266525v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265617v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266527v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887715v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00226409v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Paulre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Vercellone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>